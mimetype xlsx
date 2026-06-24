--- v0 (2025-12-06)
+++ v1 (2026-06-24)
@@ -71,123 +71,123 @@
   <si>
     <t>PAID</t>
   </si>
   <si>
     <t>TRANS</t>
   </si>
   <si>
     <t>P/U</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>SURVEY</t>
   </si>
   <si>
     <t>01/10/21</t>
   </si>
   <si>
     <t>B 8:00am</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
+    <t>02/10/21</t>
+  </si>
+  <si>
+    <t>B 8:30am</t>
+  </si>
+  <si>
+    <t>B 3:00pm</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>03/10/21</t>
+  </si>
+  <si>
+    <t>B 9:30am</t>
+  </si>
+  <si>
+    <t>B 4:00pm</t>
+  </si>
+  <si>
+    <t>04/10/21</t>
+  </si>
+  <si>
+    <t>B 10:30am</t>
+  </si>
+  <si>
+    <t>05/10/21</t>
+  </si>
+  <si>
+    <t>B 11:30am</t>
+  </si>
+  <si>
+    <t>06/10/21</t>
+  </si>
+  <si>
+    <t>B 6:00am</t>
+  </si>
+  <si>
+    <t>QUICK</t>
+  </si>
+  <si>
+    <t>B 12:00pm</t>
+  </si>
+  <si>
+    <t>07/10/21</t>
+  </si>
+  <si>
+    <t>B 6:30am</t>
+  </si>
+  <si>
+    <t>B 12:30pm</t>
+  </si>
+  <si>
+    <t>08/10/21</t>
+  </si>
+  <si>
+    <t>B 7:00am</t>
+  </si>
+  <si>
+    <t>B 1:00pm</t>
+  </si>
+  <si>
+    <t>09/10/21</t>
+  </si>
+  <si>
+    <t>B 1:30pm</t>
+  </si>
+  <si>
+    <t>10/10/21</t>
+  </si>
+  <si>
     <t>B 2:00pm</t>
-  </si>
-[...70 lines deleted...]
-    <t>10/10/21</t>
   </si>
   <si>
     <t>11/10/21</t>
   </si>
   <si>
     <t>B 9:00am</t>
   </si>
   <si>
     <t>B 2:30pm</t>
   </si>
   <si>
     <t>12/10/21</t>
   </si>
   <si>
     <t>B 10:00am</t>
   </si>
   <si>
     <t>13/10/21</t>
   </si>
   <si>
     <t>14/10/21</t>
   </si>
   <si>
     <t>15/10/21</t>
   </si>
@@ -2029,51 +2029,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P295"/>
+  <dimension ref="A1:P294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2100,9823 +2100,9812 @@
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
         <v>21</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>22</v>
+      </c>
+      <c r="G9" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
         <v>41</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
         <v>43</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="E22" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="F22" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E23" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="E24" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F24" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E25" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F25" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="E26" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F26" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E27" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="E28" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="E30" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F31" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>53</v>
       </c>
+      <c r="B32">
+        <v>1</v>
+      </c>
+      <c r="C32">
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
+        <v>54</v>
+      </c>
       <c r="E32" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>56</v>
+      </c>
+      <c r="G32" t="s">
+        <v>57</v>
+      </c>
+      <c r="H32" t="s">
+        <v>58</v>
+      </c>
+      <c r="K32">
+        <v>100</v>
+      </c>
+      <c r="L32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M32" t="s">
+        <v>59</v>
+      </c>
+      <c r="N32" t="s">
+        <v>60</v>
+      </c>
+      <c r="O32" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>53</v>
-[...8 lines deleted...]
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F33" t="s">
-        <v>56</v>
-[...20 lines deleted...]
-        <v>61</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E34" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="F34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E35" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="F35" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="E36" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E37" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F39" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E41" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F41" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="E42" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F42" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="E44" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F44" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E45" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="F45" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E46" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="F46" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E48" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="E49" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F49" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E50" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F50" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="E51" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F51" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E52" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="F52" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="E53" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="F53" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E54" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="F54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E56" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="F56" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="E57" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="F57" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="E58" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>16</v>
+      </c>
+      <c r="B59">
+        <v>1</v>
+      </c>
+      <c r="C59">
+        <v>2</v>
+      </c>
+      <c r="D59" t="s">
+        <v>79</v>
       </c>
       <c r="E59" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="F59" t="s">
-        <v>20</v>
+        <v>81</v>
+      </c>
+      <c r="H59" t="s">
+        <v>82</v>
+      </c>
+      <c r="K59">
+        <v>200</v>
+      </c>
+      <c r="L59" t="s">
+        <v>11</v>
+      </c>
+      <c r="M59" t="s">
+        <v>59</v>
+      </c>
+      <c r="N59" t="s">
+        <v>83</v>
+      </c>
+      <c r="O59" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B60">
         <v>1</v>
       </c>
       <c r="C60">
         <v>2</v>
       </c>
       <c r="D60" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E60" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="F60" t="s">
-        <v>81</v>
+        <v>87</v>
+      </c>
+      <c r="G60" t="s">
+        <v>88</v>
       </c>
       <c r="H60" t="s">
         <v>82</v>
       </c>
       <c r="K60">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="L60" t="s">
         <v>11</v>
       </c>
       <c r="M60" t="s">
         <v>59</v>
       </c>
       <c r="N60" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="O60" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B61">
         <v>1</v>
       </c>
       <c r="C61">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D61" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E61" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="F61" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="H61" t="s">
         <v>82</v>
       </c>
       <c r="K61">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="L61" t="s">
         <v>11</v>
       </c>
       <c r="M61" t="s">
         <v>59</v>
       </c>
       <c r="N61" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O61" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B62">
         <v>1</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E62" t="s">
         <v>92</v>
       </c>
       <c r="F62" t="s">
-        <v>93</v>
+        <v>96</v>
+      </c>
+      <c r="G62" t="s">
+        <v>97</v>
       </c>
       <c r="H62" t="s">
         <v>82</v>
       </c>
       <c r="K62">
         <v>100</v>
       </c>
       <c r="L62" t="s">
         <v>11</v>
       </c>
       <c r="M62" t="s">
         <v>59</v>
       </c>
       <c r="N62" t="s">
         <v>94</v>
       </c>
       <c r="O62" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B63">
         <v>1</v>
       </c>
       <c r="C63">
         <v>1</v>
       </c>
       <c r="D63" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E63" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="F63" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H63" t="s">
         <v>82</v>
       </c>
       <c r="K63">
         <v>100</v>
       </c>
       <c r="L63" t="s">
         <v>11</v>
       </c>
       <c r="M63" t="s">
         <v>59</v>
       </c>
       <c r="N63" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="O63" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>16</v>
       </c>
       <c r="B64">
         <v>1</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="E64" t="s">
         <v>99</v>
       </c>
       <c r="F64" t="s">
-        <v>100</v>
+        <v>103</v>
+      </c>
+      <c r="G64" t="s">
+        <v>104</v>
       </c>
       <c r="H64" t="s">
         <v>82</v>
       </c>
       <c r="K64">
         <v>100</v>
       </c>
       <c r="L64" t="s">
         <v>11</v>
       </c>
       <c r="M64" t="s">
         <v>59</v>
       </c>
       <c r="N64" t="s">
         <v>99</v>
       </c>
       <c r="O64" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>16</v>
       </c>
       <c r="B65">
         <v>1</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E65" t="s">
         <v>99</v>
       </c>
       <c r="F65" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G65" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="H65" t="s">
         <v>82</v>
       </c>
       <c r="K65">
-        <v>100</v>
+        <v>175</v>
       </c>
       <c r="L65" t="s">
         <v>11</v>
       </c>
       <c r="M65" t="s">
         <v>59</v>
       </c>
       <c r="N65" t="s">
         <v>99</v>
       </c>
       <c r="O65" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>16</v>
       </c>
       <c r="B66">
         <v>1</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D66" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="E66" t="s">
         <v>99</v>
       </c>
       <c r="F66" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G66" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H66" t="s">
         <v>82</v>
       </c>
       <c r="K66">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="L66" t="s">
         <v>11</v>
       </c>
       <c r="M66" t="s">
         <v>59</v>
       </c>
       <c r="N66" t="s">
         <v>99</v>
       </c>
       <c r="O66" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>16</v>
       </c>
       <c r="B67">
         <v>1</v>
       </c>
       <c r="C67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D67" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E67" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="F67" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G67" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="H67" t="s">
         <v>82</v>
       </c>
       <c r="K67">
         <v>200</v>
       </c>
       <c r="L67" t="s">
         <v>11</v>
       </c>
       <c r="M67" t="s">
         <v>59</v>
       </c>
       <c r="N67" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B68">
         <v>1</v>
       </c>
       <c r="C68">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D68" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="E68" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="F68" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G68" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H68" t="s">
         <v>82</v>
       </c>
       <c r="K68">
         <v>200</v>
       </c>
       <c r="L68" t="s">
         <v>11</v>
       </c>
       <c r="M68" t="s">
         <v>59</v>
       </c>
       <c r="N68" t="s">
-        <v>116</v>
+        <v>120</v>
+      </c>
+      <c r="O68" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B69">
         <v>1</v>
       </c>
       <c r="C69">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D69" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="E69" t="s">
         <v>117</v>
       </c>
       <c r="F69" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G69" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H69" t="s">
         <v>82</v>
       </c>
       <c r="K69">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="L69" t="s">
         <v>11</v>
       </c>
       <c r="M69" t="s">
         <v>59</v>
       </c>
       <c r="N69" t="s">
         <v>120</v>
       </c>
       <c r="O69" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B70">
         <v>1</v>
       </c>
       <c r="C70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D70" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="E70" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="F70" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="G70" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H70" t="s">
         <v>82</v>
       </c>
       <c r="K70">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="L70" t="s">
         <v>11</v>
       </c>
       <c r="M70" t="s">
         <v>59</v>
       </c>
       <c r="N70" t="s">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="O70" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B71">
         <v>1</v>
       </c>
       <c r="C71">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D71" t="s">
         <v>85</v>
       </c>
       <c r="E71" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="F71" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G71" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="H71" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K71">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="L71" t="s">
         <v>11</v>
       </c>
       <c r="M71" t="s">
         <v>59</v>
       </c>
       <c r="N71" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="O71" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="B72">
         <v>1</v>
       </c>
       <c r="C72">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D72" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="E72" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="F72" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="G72" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H72" t="s">
         <v>58</v>
       </c>
       <c r="K72">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="L72" t="s">
         <v>11</v>
       </c>
       <c r="M72" t="s">
         <v>59</v>
       </c>
       <c r="N72" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="O72" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="B73">
         <v>1</v>
       </c>
       <c r="C73">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D73" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="E73" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="F73" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G73" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H73" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="K73">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="L73" t="s">
         <v>11</v>
       </c>
       <c r="M73" t="s">
         <v>59</v>
       </c>
       <c r="N73" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="O73" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B74">
         <v>1</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
       <c r="D74" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E74" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="F74" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H74" t="s">
         <v>82</v>
       </c>
       <c r="K74">
         <v>100</v>
       </c>
       <c r="L74" t="s">
         <v>11</v>
       </c>
       <c r="M74" t="s">
         <v>59</v>
       </c>
       <c r="N74" t="s">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="O74" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B75">
         <v>1</v>
       </c>
       <c r="C75">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E75" t="s">
         <v>86</v>
       </c>
       <c r="F75" t="s">
-        <v>141</v>
+        <v>143</v>
+      </c>
+      <c r="G75" t="s">
+        <v>144</v>
       </c>
       <c r="H75" t="s">
         <v>82</v>
       </c>
       <c r="K75">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="L75" t="s">
         <v>11</v>
       </c>
       <c r="M75" t="s">
         <v>59</v>
       </c>
       <c r="N75" t="s">
         <v>89</v>
       </c>
       <c r="O75" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B76">
         <v>1</v>
       </c>
       <c r="C76">
         <v>2</v>
       </c>
       <c r="D76" t="s">
         <v>54</v>
       </c>
       <c r="E76" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="F76" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H76" t="s">
         <v>82</v>
       </c>
       <c r="K76">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="L76" t="s">
         <v>11</v>
       </c>
       <c r="M76" t="s">
         <v>59</v>
       </c>
       <c r="N76" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O76" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B77">
         <v>1</v>
       </c>
       <c r="C77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D77" t="s">
-        <v>54</v>
+        <v>148</v>
       </c>
       <c r="E77" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="F77" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="H77" t="s">
         <v>82</v>
       </c>
       <c r="K77">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>150</v>
       </c>
       <c r="M77" t="s">
         <v>59</v>
       </c>
       <c r="N77" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="O77" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B78">
         <v>1</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>148</v>
+        <v>85</v>
       </c>
       <c r="E78" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="F78" t="s">
-        <v>149</v>
+        <v>151</v>
+      </c>
+      <c r="G78" t="s">
+        <v>152</v>
       </c>
       <c r="H78" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K78">
-        <v>150</v>
+        <v>100</v>
+      </c>
+      <c r="L78" t="s">
+        <v>11</v>
       </c>
       <c r="M78" t="s">
         <v>59</v>
       </c>
       <c r="N78" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
       <c r="O78" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B79">
         <v>1</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D79" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="E79" t="s">
         <v>129</v>
       </c>
       <c r="F79" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G79" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="H79" t="s">
         <v>58</v>
       </c>
       <c r="K79">
-        <v>100</v>
+        <v>300</v>
       </c>
       <c r="L79" t="s">
         <v>11</v>
       </c>
       <c r="M79" t="s">
         <v>59</v>
       </c>
       <c r="N79" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="O79" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B80">
         <v>1</v>
       </c>
       <c r="C80">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D80" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
       <c r="E80" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="F80" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="H80" t="s">
         <v>58</v>
       </c>
       <c r="K80">
-        <v>300</v>
+        <v>150</v>
       </c>
       <c r="L80" t="s">
         <v>11</v>
       </c>
       <c r="M80" t="s">
         <v>59</v>
       </c>
       <c r="N80" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="O80" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B81">
         <v>1</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>158</v>
+        <v>85</v>
       </c>
       <c r="E81" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="F81" t="s">
-        <v>159</v>
+        <v>161</v>
+      </c>
+      <c r="G81" t="s">
+        <v>162</v>
       </c>
       <c r="H81" t="s">
         <v>58</v>
       </c>
       <c r="K81">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="L81" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="M81" t="s">
         <v>59</v>
       </c>
       <c r="N81" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="O81" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B82">
         <v>1</v>
       </c>
       <c r="C82">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D82" t="s">
-        <v>85</v>
+        <v>165</v>
       </c>
       <c r="E82" t="s">
         <v>129</v>
       </c>
       <c r="F82" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="G82" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="H82" t="s">
         <v>58</v>
       </c>
       <c r="K82">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="L82" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="M82" t="s">
         <v>59</v>
       </c>
       <c r="N82" t="s">
         <v>156</v>
       </c>
       <c r="O82" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B83">
         <v>1</v>
       </c>
       <c r="C83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D83" t="s">
-        <v>165</v>
+        <v>106</v>
       </c>
       <c r="E83" t="s">
         <v>129</v>
       </c>
       <c r="F83" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G83" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="H83" t="s">
         <v>58</v>
       </c>
       <c r="K83">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="M83" t="s">
         <v>59</v>
       </c>
       <c r="N83" t="s">
         <v>156</v>
       </c>
       <c r="O83" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B84">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
       <c r="D84" t="s">
         <v>106</v>
       </c>
       <c r="E84" t="s">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="F84" t="s">
         <v>169</v>
       </c>
       <c r="G84" t="s">
         <v>170</v>
       </c>
       <c r="H84" t="s">
         <v>58</v>
       </c>
-      <c r="K84">
-        <v>175</v>
+      <c r="L84" t="s">
+        <v>11</v>
       </c>
       <c r="M84" t="s">
         <v>59</v>
       </c>
       <c r="N84" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="O84" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B85">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
       <c r="D85" t="s">
         <v>106</v>
       </c>
       <c r="E85" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F85" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H85" t="s">
-        <v>58</v>
+        <v>176</v>
+      </c>
+      <c r="K85">
+        <v>250</v>
       </c>
       <c r="L85" t="s">
         <v>11</v>
       </c>
       <c r="M85" t="s">
         <v>59</v>
       </c>
-      <c r="N85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O85" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B86">
         <v>1</v>
       </c>
       <c r="C86">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D86" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="E86" t="s">
         <v>174</v>
       </c>
       <c r="F86" t="s">
-        <v>175</v>
+        <v>151</v>
+      </c>
+      <c r="G86" t="s">
+        <v>152</v>
       </c>
       <c r="H86" t="s">
-        <v>176</v>
+        <v>82</v>
       </c>
       <c r="K86">
-        <v>250</v>
+        <v>300</v>
       </c>
       <c r="L86" t="s">
         <v>11</v>
       </c>
       <c r="M86" t="s">
         <v>59</v>
       </c>
       <c r="O86" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B87">
         <v>1</v>
       </c>
       <c r="C87">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D87" t="s">
-        <v>54</v>
+        <v>178</v>
       </c>
       <c r="E87" t="s">
         <v>174</v>
       </c>
       <c r="F87" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>179</v>
       </c>
       <c r="H87" t="s">
         <v>82</v>
       </c>
-      <c r="K87">
-[...1 lines deleted...]
-      </c>
       <c r="L87" t="s">
         <v>11</v>
       </c>
       <c r="M87" t="s">
         <v>59</v>
       </c>
       <c r="O87" t="s">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B88">
         <v>1</v>
       </c>
       <c r="C88">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D88" t="s">
-        <v>178</v>
+        <v>54</v>
       </c>
       <c r="E88" t="s">
         <v>174</v>
       </c>
       <c r="F88" t="s">
-        <v>179</v>
+        <v>181</v>
+      </c>
+      <c r="G88" t="s">
+        <v>182</v>
       </c>
       <c r="H88" t="s">
         <v>82</v>
       </c>
-      <c r="L88" t="s">
-        <v>11</v>
+      <c r="K88">
+        <v>200</v>
       </c>
       <c r="M88" t="s">
         <v>59</v>
       </c>
       <c r="O88" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B89">
         <v>1</v>
       </c>
       <c r="C89">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D89" t="s">
         <v>54</v>
       </c>
       <c r="E89" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="F89" t="s">
-        <v>181</v>
+        <v>130</v>
       </c>
       <c r="G89" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="H89" t="s">
         <v>82</v>
       </c>
       <c r="K89">
-        <v>200</v>
+        <v>400</v>
+      </c>
+      <c r="L89" t="s">
+        <v>11</v>
       </c>
       <c r="M89" t="s">
         <v>59</v>
       </c>
+      <c r="N89" t="s">
+        <v>185</v>
+      </c>
       <c r="O89" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="B90">
         <v>1</v>
       </c>
       <c r="C90">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D90" t="s">
         <v>54</v>
       </c>
       <c r="E90" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="F90" t="s">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G90" t="s">
-        <v>131</v>
+        <v>188</v>
       </c>
       <c r="H90" t="s">
         <v>82</v>
       </c>
       <c r="K90">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="L90" t="s">
         <v>11</v>
       </c>
       <c r="M90" t="s">
         <v>59</v>
       </c>
-      <c r="N90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O90" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D91" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="E91" t="s">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="F91" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="G91" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>192</v>
       </c>
       <c r="K91">
-        <v>200</v>
+        <v>275</v>
       </c>
       <c r="L91" t="s">
         <v>11</v>
       </c>
       <c r="M91" t="s">
         <v>59</v>
       </c>
-      <c r="O91" t="s">
-        <v>189</v>
+      <c r="N91" t="s">
+        <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B92">
+        <v>1</v>
+      </c>
+      <c r="C92">
         <v>2</v>
       </c>
-      <c r="C92">
-[...1 lines deleted...]
-      </c>
       <c r="D92" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E92" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F92" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="G92" t="s">
-        <v>192</v>
+        <v>182</v>
+      </c>
+      <c r="H92" t="s">
+        <v>193</v>
       </c>
       <c r="K92">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>200</v>
       </c>
       <c r="M92" t="s">
         <v>59</v>
       </c>
-      <c r="N92" t="s">
-        <v>190</v>
+      <c r="O92" t="s">
+        <v>183</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="B93">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C93">
         <v>2</v>
       </c>
       <c r="D93" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="E93" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="F93" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="G93" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="H93" t="s">
-        <v>193</v>
+        <v>82</v>
       </c>
       <c r="K93">
-        <v>200</v>
+        <v>380</v>
+      </c>
+      <c r="L93" t="s">
+        <v>11</v>
       </c>
       <c r="M93" t="s">
         <v>59</v>
       </c>
+      <c r="N93" t="s">
+        <v>194</v>
+      </c>
       <c r="O93" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="B94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D94" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E94" t="s">
-        <v>194</v>
+        <v>172</v>
       </c>
       <c r="F94" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="G94" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="H94" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K94">
-        <v>380</v>
+        <v>100</v>
       </c>
       <c r="L94" t="s">
         <v>11</v>
       </c>
       <c r="M94" t="s">
         <v>59</v>
       </c>
       <c r="N94" t="s">
-        <v>194</v>
+        <v>172</v>
       </c>
       <c r="O94" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B95">
         <v>1</v>
       </c>
       <c r="C95">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D95" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="E95" t="s">
         <v>172</v>
       </c>
       <c r="F95" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H95" t="s">
         <v>58</v>
       </c>
       <c r="K95">
-        <v>100</v>
+        <v>350</v>
       </c>
       <c r="L95" t="s">
         <v>11</v>
       </c>
       <c r="M95" t="s">
         <v>59</v>
       </c>
       <c r="N95" t="s">
         <v>172</v>
       </c>
       <c r="O95" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B96">
         <v>1</v>
       </c>
       <c r="C96">
         <v>2</v>
       </c>
       <c r="D96" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="E96" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F96" t="s">
+        <v>202</v>
+      </c>
+      <c r="H96" t="s">
+        <v>82</v>
+      </c>
+      <c r="K96">
         <v>200</v>
       </c>
-      <c r="H96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L96" t="s">
         <v>11</v>
       </c>
       <c r="M96" t="s">
         <v>59</v>
       </c>
-      <c r="N96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O96" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B97">
         <v>1</v>
       </c>
       <c r="C97">
         <v>2</v>
       </c>
       <c r="D97" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E97" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="F97" t="s">
-        <v>202</v>
+        <v>118</v>
+      </c>
+      <c r="G97" t="s">
+        <v>204</v>
       </c>
       <c r="H97" t="s">
         <v>82</v>
       </c>
       <c r="K97">
         <v>200</v>
       </c>
       <c r="L97" t="s">
         <v>11</v>
       </c>
       <c r="M97" t="s">
         <v>59</v>
       </c>
+      <c r="N97" t="s">
+        <v>205</v>
+      </c>
       <c r="O97" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B98">
         <v>1</v>
       </c>
       <c r="C98">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D98" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="E98" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="F98" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="G98" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="H98" t="s">
         <v>82</v>
       </c>
       <c r="K98">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="L98" t="s">
         <v>11</v>
       </c>
       <c r="M98" t="s">
         <v>59</v>
       </c>
       <c r="N98" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="O98" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B99">
         <v>1</v>
       </c>
       <c r="C99">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D99" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="E99" t="s">
-        <v>207</v>
+        <v>117</v>
       </c>
       <c r="F99" t="s">
-        <v>143</v>
+        <v>210</v>
       </c>
       <c r="G99" t="s">
-        <v>144</v>
+        <v>211</v>
       </c>
       <c r="H99" t="s">
         <v>82</v>
       </c>
-      <c r="K99">
-[...4 lines deleted...]
-      </c>
       <c r="M99" t="s">
         <v>59</v>
       </c>
       <c r="N99" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="O99" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="B100">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C100">
         <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="E100" t="s">
-        <v>117</v>
+        <v>190</v>
       </c>
       <c r="F100" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="G100" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H100" t="s">
         <v>82</v>
       </c>
+      <c r="K100">
+        <v>200</v>
+      </c>
+      <c r="L100" t="s">
+        <v>11</v>
+      </c>
       <c r="M100" t="s">
         <v>59</v>
       </c>
       <c r="N100" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="O100" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D101" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E101" t="s">
         <v>190</v>
       </c>
       <c r="F101" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="H101" t="s">
         <v>82</v>
       </c>
       <c r="K101">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="L101" t="s">
         <v>11</v>
       </c>
       <c r="M101" t="s">
         <v>59</v>
       </c>
       <c r="N101" t="s">
         <v>190</v>
       </c>
       <c r="O101" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="B102">
         <v>1</v>
       </c>
       <c r="C102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D102" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E102" t="s">
-        <v>190</v>
+        <v>55</v>
       </c>
       <c r="F102" t="s">
-        <v>198</v>
+        <v>218</v>
       </c>
       <c r="H102" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K102">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="L102" t="s">
         <v>11</v>
       </c>
       <c r="M102" t="s">
         <v>59</v>
       </c>
       <c r="N102" t="s">
-        <v>190</v>
+        <v>55</v>
       </c>
       <c r="O102" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="B103">
         <v>1</v>
       </c>
       <c r="C103">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D103" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="E103" t="s">
-        <v>55</v>
+        <v>207</v>
       </c>
       <c r="F103" t="s">
-        <v>218</v>
+        <v>220</v>
+      </c>
+      <c r="G103" t="s">
+        <v>221</v>
       </c>
       <c r="H103" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="K103">
-        <v>200</v>
+        <v>700</v>
       </c>
       <c r="L103" t="s">
         <v>11</v>
       </c>
       <c r="M103" t="s">
         <v>59</v>
       </c>
       <c r="N103" t="s">
-        <v>55</v>
+        <v>208</v>
       </c>
       <c r="O103" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B104">
         <v>1</v>
       </c>
       <c r="C104">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D104" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="E104" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="F104" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H104" t="s">
         <v>82</v>
       </c>
       <c r="K104">
-        <v>700</v>
+        <v>200</v>
       </c>
       <c r="L104" t="s">
         <v>11</v>
       </c>
       <c r="M104" t="s">
         <v>59</v>
       </c>
       <c r="N104" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D105" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E105" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="F105" t="s">
-        <v>224</v>
+        <v>191</v>
+      </c>
+      <c r="G105" t="s">
+        <v>192</v>
       </c>
       <c r="H105" t="s">
         <v>82</v>
       </c>
-      <c r="K105">
-[...1 lines deleted...]
-      </c>
       <c r="L105" t="s">
         <v>11</v>
       </c>
       <c r="M105" t="s">
         <v>59</v>
       </c>
       <c r="N105" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C106">
         <v>1</v>
       </c>
       <c r="D106" t="s">
-        <v>54</v>
+        <v>91</v>
       </c>
       <c r="E106" t="s">
         <v>207</v>
       </c>
       <c r="F106" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="H106" t="s">
         <v>82</v>
       </c>
+      <c r="K106">
+        <v>100</v>
+      </c>
       <c r="L106" t="s">
         <v>11</v>
       </c>
       <c r="M106" t="s">
         <v>59</v>
       </c>
       <c r="N106" t="s">
         <v>207</v>
       </c>
+      <c r="O106" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B107">
         <v>1</v>
       </c>
       <c r="C107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D107" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="E107" t="s">
         <v>207</v>
       </c>
       <c r="F107" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="H107" t="s">
         <v>82</v>
       </c>
       <c r="K107">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="L107" t="s">
         <v>11</v>
       </c>
       <c r="M107" t="s">
         <v>59</v>
       </c>
       <c r="N107" t="s">
         <v>207</v>
       </c>
       <c r="O107" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B108">
         <v>1</v>
       </c>
       <c r="C108">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D108" t="s">
-        <v>165</v>
+        <v>122</v>
       </c>
       <c r="E108" t="s">
         <v>207</v>
       </c>
-      <c r="F108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H108" t="s">
         <v>82</v>
       </c>
       <c r="K108">
-        <v>270</v>
+        <v>400</v>
       </c>
       <c r="L108" t="s">
         <v>11</v>
       </c>
       <c r="M108" t="s">
         <v>59</v>
       </c>
       <c r="N108" t="s">
         <v>207</v>
       </c>
-      <c r="O108" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="B109">
         <v>1</v>
       </c>
       <c r="C109">
         <v>4</v>
       </c>
       <c r="D109" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="E109" t="s">
-        <v>207</v>
+        <v>55</v>
+      </c>
+      <c r="F109" t="s">
+        <v>228</v>
+      </c>
+      <c r="G109" t="s">
+        <v>229</v>
       </c>
       <c r="H109" t="s">
-        <v>82</v>
+        <v>58</v>
+      </c>
+      <c r="I109" t="s">
+        <v>230</v>
       </c>
       <c r="K109">
         <v>400</v>
       </c>
       <c r="L109" t="s">
         <v>11</v>
       </c>
       <c r="M109" t="s">
         <v>59</v>
       </c>
       <c r="N109" t="s">
-        <v>207</v>
+        <v>55</v>
+      </c>
+      <c r="O109" t="s">
+        <v>231</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="B110">
         <v>1</v>
       </c>
       <c r="C110">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D110" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="E110" t="s">
-        <v>55</v>
+        <v>184</v>
       </c>
       <c r="F110" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G110" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="H110" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>82</v>
       </c>
       <c r="K110">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="L110" t="s">
         <v>11</v>
       </c>
       <c r="M110" t="s">
         <v>59</v>
       </c>
       <c r="N110" t="s">
-        <v>55</v>
+        <v>185</v>
       </c>
       <c r="O110" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B111">
         <v>1</v>
       </c>
       <c r="C111">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D111" t="s">
-        <v>122</v>
+        <v>54</v>
       </c>
       <c r="E111" t="s">
         <v>184</v>
       </c>
       <c r="F111" t="s">
-        <v>232</v>
+        <v>103</v>
       </c>
       <c r="G111" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H111" t="s">
         <v>82</v>
       </c>
       <c r="K111">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L111" t="s">
         <v>11</v>
       </c>
       <c r="M111" t="s">
         <v>59</v>
       </c>
       <c r="N111" t="s">
         <v>185</v>
       </c>
       <c r="O111" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B112">
         <v>1</v>
       </c>
       <c r="C112">
         <v>1</v>
       </c>
       <c r="D112" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="E112" t="s">
-        <v>184</v>
+        <v>117</v>
       </c>
       <c r="F112" t="s">
-        <v>103</v>
+        <v>237</v>
       </c>
       <c r="G112" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="H112" t="s">
         <v>82</v>
       </c>
       <c r="K112">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="L112" t="s">
         <v>11</v>
       </c>
       <c r="M112" t="s">
         <v>59</v>
       </c>
       <c r="N112" t="s">
-        <v>185</v>
+        <v>99</v>
       </c>
       <c r="O112" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B113">
         <v>1</v>
       </c>
       <c r="C113">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D113" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E113" t="s">
-        <v>117</v>
+        <v>184</v>
       </c>
       <c r="F113" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="G113" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="H113" t="s">
         <v>82</v>
       </c>
       <c r="K113">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="L113" t="s">
         <v>11</v>
       </c>
       <c r="M113" t="s">
         <v>59</v>
       </c>
       <c r="N113" t="s">
-        <v>99</v>
+        <v>185</v>
       </c>
       <c r="O113" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B114">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C114">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D114" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>85</v>
       </c>
       <c r="F114" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="G114" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H114" t="s">
-        <v>82</v>
+        <v>193</v>
       </c>
       <c r="K114">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="M114" t="s">
         <v>59</v>
       </c>
-      <c r="N114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O114" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
       <c r="D115" t="s">
         <v>85</v>
       </c>
+      <c r="E115" t="s">
+        <v>117</v>
+      </c>
       <c r="F115" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G115" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H115" t="s">
-        <v>193</v>
+        <v>82</v>
+      </c>
+      <c r="I115">
+        <v>5</v>
       </c>
       <c r="K115">
-        <v>190</v>
+        <v>100</v>
+      </c>
+      <c r="L115" t="s">
+        <v>11</v>
       </c>
       <c r="M115" t="s">
         <v>59</v>
       </c>
+      <c r="N115" t="s">
+        <v>99</v>
+      </c>
       <c r="O115" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B116">
         <v>1</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
       <c r="D116" t="s">
-        <v>85</v>
+        <v>249</v>
       </c>
       <c r="E116" t="s">
         <v>117</v>
       </c>
       <c r="F116" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>149</v>
       </c>
       <c r="H116" t="s">
         <v>82</v>
       </c>
-      <c r="I116">
-[...1 lines deleted...]
-      </c>
       <c r="K116">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="L116" t="s">
         <v>11</v>
       </c>
       <c r="M116" t="s">
         <v>59</v>
       </c>
       <c r="N116" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="O116" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B117">
         <v>1</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>249</v>
+        <v>54</v>
       </c>
       <c r="E117" t="s">
-        <v>117</v>
+        <v>207</v>
       </c>
       <c r="F117" t="s">
-        <v>149</v>
+        <v>251</v>
+      </c>
+      <c r="G117" t="s">
+        <v>252</v>
       </c>
       <c r="H117" t="s">
         <v>82</v>
       </c>
       <c r="K117">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="L117" t="s">
         <v>11</v>
       </c>
       <c r="M117" t="s">
         <v>59</v>
       </c>
       <c r="N117" t="s">
-        <v>55</v>
+        <v>207</v>
       </c>
       <c r="O117" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B118">
         <v>1</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
       <c r="D118" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E118" t="s">
-        <v>207</v>
+        <v>86</v>
       </c>
       <c r="F118" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="G118" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="H118" t="s">
         <v>82</v>
       </c>
       <c r="K118">
         <v>100</v>
       </c>
       <c r="L118" t="s">
         <v>11</v>
       </c>
       <c r="M118" t="s">
         <v>59</v>
       </c>
       <c r="N118" t="s">
-        <v>207</v>
+        <v>89</v>
       </c>
       <c r="O118" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B119">
         <v>1</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
       <c r="D119" t="s">
-        <v>85</v>
+        <v>257</v>
       </c>
       <c r="E119" t="s">
         <v>86</v>
       </c>
       <c r="F119" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>198</v>
       </c>
       <c r="H119" t="s">
         <v>82</v>
       </c>
       <c r="K119">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="L119" t="s">
         <v>11</v>
       </c>
       <c r="M119" t="s">
         <v>59</v>
       </c>
       <c r="N119" t="s">
         <v>89</v>
       </c>
       <c r="O119" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B120">
         <v>1</v>
       </c>
       <c r="C120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D120" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E120" t="s">
         <v>86</v>
       </c>
       <c r="F120" t="s">
-        <v>198</v>
+        <v>260</v>
       </c>
       <c r="H120" t="s">
         <v>82</v>
       </c>
       <c r="K120">
-        <v>150</v>
+        <v>350</v>
       </c>
       <c r="L120" t="s">
         <v>11</v>
       </c>
       <c r="M120" t="s">
         <v>59</v>
       </c>
       <c r="N120" t="s">
         <v>89</v>
       </c>
       <c r="O120" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B121">
         <v>1</v>
       </c>
       <c r="C121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D121" t="s">
-        <v>259</v>
+        <v>148</v>
       </c>
       <c r="E121" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="F121" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H121" t="s">
         <v>82</v>
       </c>
       <c r="K121">
-        <v>350</v>
+        <v>150</v>
       </c>
       <c r="L121" t="s">
         <v>11</v>
       </c>
       <c r="M121" t="s">
         <v>59</v>
       </c>
       <c r="N121" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="O121" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B122">
         <v>1</v>
       </c>
       <c r="C122">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D122" t="s">
-        <v>148</v>
+        <v>79</v>
       </c>
       <c r="E122" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="F122" t="s">
-        <v>261</v>
+        <v>143</v>
+      </c>
+      <c r="G122" t="s">
+        <v>263</v>
       </c>
       <c r="H122" t="s">
         <v>82</v>
       </c>
       <c r="K122">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="L122" t="s">
         <v>11</v>
       </c>
       <c r="M122" t="s">
         <v>59</v>
       </c>
       <c r="N122" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="O122" t="s">
-        <v>262</v>
+        <v>209</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="B123">
         <v>1</v>
       </c>
       <c r="C123">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D123" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E123" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="F123" t="s">
-        <v>143</v>
+        <v>264</v>
       </c>
       <c r="G123" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H123" t="s">
-        <v>82</v>
+        <v>58</v>
+      </c>
+      <c r="I123" t="s">
+        <v>266</v>
       </c>
       <c r="K123">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="L123" t="s">
         <v>11</v>
       </c>
       <c r="M123" t="s">
         <v>59</v>
       </c>
       <c r="N123" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="O123" t="s">
-        <v>209</v>
+        <v>267</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="B124">
         <v>1</v>
       </c>
       <c r="C124">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D124" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="E124" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="F124" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="H124" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>82</v>
       </c>
       <c r="K124">
-        <v>400</v>
+        <v>450</v>
       </c>
       <c r="L124" t="s">
         <v>11</v>
       </c>
       <c r="M124" t="s">
         <v>59</v>
       </c>
       <c r="N124" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="O124" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B125">
         <v>1</v>
       </c>
       <c r="C125">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D125" t="s">
-        <v>102</v>
+        <v>178</v>
       </c>
       <c r="E125" t="s">
         <v>117</v>
       </c>
       <c r="F125" t="s">
-        <v>220</v>
+        <v>169</v>
+      </c>
+      <c r="G125" t="s">
+        <v>170</v>
       </c>
       <c r="H125" t="s">
         <v>82</v>
       </c>
       <c r="K125">
-        <v>450</v>
+        <v>175</v>
       </c>
       <c r="L125" t="s">
         <v>11</v>
       </c>
       <c r="M125" t="s">
         <v>59</v>
       </c>
       <c r="N125" t="s">
         <v>99</v>
       </c>
       <c r="O125" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B126">
         <v>1</v>
       </c>
       <c r="C126">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D126" t="s">
-        <v>178</v>
+        <v>270</v>
       </c>
       <c r="E126" t="s">
-        <v>117</v>
+        <v>80</v>
       </c>
       <c r="F126" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>260</v>
       </c>
       <c r="H126" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K126">
-        <v>175</v>
+        <v>350</v>
       </c>
       <c r="L126" t="s">
         <v>11</v>
       </c>
       <c r="M126" t="s">
         <v>59</v>
       </c>
       <c r="N126" t="s">
-        <v>99</v>
+        <v>271</v>
       </c>
       <c r="O126" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B127">
         <v>1</v>
       </c>
       <c r="C127">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D127" t="s">
-        <v>270</v>
+        <v>122</v>
       </c>
       <c r="E127" t="s">
         <v>80</v>
       </c>
       <c r="F127" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="H127" t="s">
         <v>58</v>
       </c>
       <c r="K127">
-        <v>350</v>
+        <v>700</v>
       </c>
       <c r="L127" t="s">
         <v>11</v>
       </c>
       <c r="M127" t="s">
         <v>59</v>
       </c>
       <c r="N127" t="s">
-        <v>271</v>
+        <v>80</v>
       </c>
       <c r="O127" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="B128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C128">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D128" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="E128" t="s">
-        <v>80</v>
+        <v>275</v>
       </c>
       <c r="F128" t="s">
-        <v>273</v>
+        <v>276</v>
+      </c>
+      <c r="G128" t="s">
+        <v>277</v>
       </c>
       <c r="H128" t="s">
         <v>58</v>
       </c>
-      <c r="K128">
-[...1 lines deleted...]
-      </c>
       <c r="L128" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="M128" t="s">
-        <v>59</v>
+        <v>278</v>
       </c>
       <c r="N128" t="s">
-        <v>80</v>
+        <v>279</v>
       </c>
       <c r="O128" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B129">
         <v>2</v>
       </c>
       <c r="C129">
         <v>2</v>
       </c>
       <c r="D129" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E129" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="F129" t="s">
         <v>276</v>
       </c>
       <c r="G129" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="H129" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="L129" t="s">
         <v>163</v>
       </c>
-      <c r="M129" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O129" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B130">
         <v>2</v>
       </c>
       <c r="C130">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D130" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="E130" t="s">
-        <v>281</v>
+        <v>99</v>
       </c>
       <c r="F130" t="s">
-        <v>276</v>
+        <v>220</v>
       </c>
       <c r="G130" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H130" t="s">
-        <v>82</v>
+        <v>58</v>
+      </c>
+      <c r="K130">
+        <v>300</v>
       </c>
       <c r="L130" t="s">
-        <v>163</v>
+        <v>11</v>
+      </c>
+      <c r="M130" t="s">
+        <v>59</v>
+      </c>
+      <c r="N130" t="s">
+        <v>99</v>
       </c>
       <c r="O130" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>44</v>
       </c>
       <c r="B131">
         <v>2</v>
       </c>
       <c r="C131">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D131" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="E131" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="F131" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H131" t="s">
         <v>58</v>
       </c>
       <c r="K131">
-        <v>300</v>
+        <v>380</v>
       </c>
       <c r="L131" t="s">
         <v>11</v>
       </c>
       <c r="M131" t="s">
         <v>59</v>
       </c>
       <c r="N131" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="O131" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B132">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C132">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D132" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E132" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="F132" t="s">
-        <v>284</v>
+        <v>286</v>
+      </c>
+      <c r="G132" t="s">
+        <v>287</v>
       </c>
       <c r="H132" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="K132">
-        <v>380</v>
+        <v>175</v>
       </c>
       <c r="L132" t="s">
         <v>11</v>
       </c>
       <c r="M132" t="s">
         <v>59</v>
       </c>
       <c r="N132" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>55</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B133">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C133">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D133" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="E133" t="s">
-        <v>55</v>
+        <v>288</v>
       </c>
       <c r="F133" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G133" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="H133" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>290</v>
       </c>
       <c r="L133" t="s">
         <v>11</v>
       </c>
       <c r="M133" t="s">
         <v>59</v>
       </c>
       <c r="N133" t="s">
-        <v>55</v>
+        <v>80</v>
+      </c>
+      <c r="O133" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B134">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C134">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D134" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="E134" t="s">
-        <v>288</v>
+        <v>86</v>
       </c>
       <c r="F134" t="s">
-        <v>284</v>
+        <v>187</v>
       </c>
       <c r="G134" t="s">
-        <v>289</v>
+        <v>188</v>
       </c>
       <c r="H134" t="s">
-        <v>290</v>
+        <v>58</v>
+      </c>
+      <c r="K134">
+        <v>300</v>
       </c>
       <c r="L134" t="s">
         <v>11</v>
       </c>
       <c r="M134" t="s">
         <v>59</v>
       </c>
       <c r="N134" t="s">
-        <v>80</v>
+        <v>271</v>
       </c>
       <c r="O134" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B135">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C135">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D135" t="s">
-        <v>102</v>
+        <v>292</v>
       </c>
       <c r="E135" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="F135" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="H135" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>82</v>
       </c>
       <c r="L135" t="s">
         <v>11</v>
       </c>
       <c r="M135" t="s">
         <v>59</v>
       </c>
       <c r="N135" t="s">
-        <v>271</v>
+        <v>293</v>
       </c>
       <c r="O135" t="s">
-        <v>291</v>
+        <v>180</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B136">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C136">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D136" t="s">
-        <v>292</v>
+        <v>102</v>
       </c>
       <c r="E136" t="s">
-        <v>55</v>
+        <v>194</v>
       </c>
       <c r="F136" t="s">
-        <v>179</v>
+        <v>294</v>
+      </c>
+      <c r="G136" t="s">
+        <v>295</v>
       </c>
       <c r="H136" t="s">
-        <v>82</v>
+        <v>290</v>
+      </c>
+      <c r="K136">
+        <v>200</v>
       </c>
       <c r="L136" t="s">
         <v>11</v>
       </c>
       <c r="M136" t="s">
         <v>59</v>
       </c>
       <c r="N136" t="s">
-        <v>293</v>
+        <v>92</v>
       </c>
       <c r="O136" t="s">
-        <v>180</v>
+        <v>296</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B137">
         <v>1</v>
       </c>
       <c r="C137">
         <v>2</v>
       </c>
       <c r="D137" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="E137" t="s">
-        <v>194</v>
+        <v>117</v>
       </c>
       <c r="F137" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="G137" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="H137" t="s">
         <v>290</v>
       </c>
       <c r="K137">
         <v>200</v>
       </c>
       <c r="L137" t="s">
         <v>11</v>
       </c>
       <c r="M137" t="s">
         <v>59</v>
       </c>
       <c r="N137" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="O137" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>51</v>
       </c>
       <c r="B138">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C138">
         <v>2</v>
       </c>
       <c r="D138" t="s">
         <v>85</v>
       </c>
       <c r="E138" t="s">
-        <v>117</v>
+        <v>275</v>
       </c>
       <c r="F138" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="H138" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="K138">
-        <v>200</v>
+        <v>555</v>
       </c>
       <c r="L138" t="s">
         <v>11</v>
       </c>
       <c r="M138" t="s">
         <v>59</v>
       </c>
       <c r="N138" t="s">
-        <v>113</v>
+        <v>190</v>
       </c>
       <c r="O138" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B139">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C139">
         <v>2</v>
       </c>
       <c r="D139" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="E139" t="s">
-        <v>275</v>
+        <v>194</v>
       </c>
       <c r="F139" t="s">
-        <v>300</v>
+        <v>303</v>
+      </c>
+      <c r="G139" t="s">
+        <v>304</v>
       </c>
       <c r="H139" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="K139">
-        <v>555</v>
+        <v>200</v>
       </c>
       <c r="L139" t="s">
         <v>11</v>
       </c>
       <c r="M139" t="s">
         <v>59</v>
       </c>
       <c r="N139" t="s">
-        <v>190</v>
+        <v>92</v>
       </c>
       <c r="O139" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B140">
         <v>1</v>
       </c>
       <c r="C140">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D140" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="E140" t="s">
-        <v>194</v>
+        <v>117</v>
       </c>
       <c r="F140" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="G140" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="H140" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="K140">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="L140" t="s">
         <v>11</v>
       </c>
       <c r="M140" t="s">
         <v>59</v>
       </c>
       <c r="N140" t="s">
-        <v>92</v>
+        <v>212</v>
       </c>
       <c r="O140" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B141">
         <v>1</v>
       </c>
       <c r="C141">
         <v>1</v>
       </c>
       <c r="D141" t="s">
-        <v>85</v>
+        <v>309</v>
       </c>
       <c r="E141" t="s">
-        <v>117</v>
+        <v>223</v>
       </c>
       <c r="F141" t="s">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="G141" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="H141" t="s">
-        <v>82</v>
+        <v>290</v>
       </c>
       <c r="K141">
-        <v>100</v>
+        <v>175</v>
       </c>
       <c r="L141" t="s">
         <v>11</v>
       </c>
       <c r="M141" t="s">
         <v>59</v>
       </c>
       <c r="N141" t="s">
-        <v>212</v>
+        <v>310</v>
       </c>
       <c r="O141" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>51</v>
       </c>
       <c r="B142">
         <v>1</v>
       </c>
       <c r="C142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D142" t="s">
-        <v>309</v>
+        <v>54</v>
       </c>
       <c r="E142" t="s">
         <v>223</v>
       </c>
       <c r="F142" t="s">
-        <v>286</v>
+        <v>312</v>
       </c>
       <c r="G142" t="s">
-        <v>287</v>
+        <v>313</v>
       </c>
       <c r="H142" t="s">
         <v>290</v>
       </c>
       <c r="K142">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>385</v>
       </c>
       <c r="M142" t="s">
         <v>59</v>
       </c>
       <c r="N142" t="s">
-        <v>310</v>
+        <v>223</v>
       </c>
       <c r="O142" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B143">
         <v>1</v>
       </c>
       <c r="C143">
         <v>2</v>
       </c>
       <c r="D143" t="s">
         <v>54</v>
       </c>
       <c r="E143" t="s">
-        <v>223</v>
+        <v>288</v>
       </c>
       <c r="F143" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>226</v>
       </c>
       <c r="H143" t="s">
         <v>290</v>
       </c>
       <c r="K143">
-        <v>385</v>
+        <v>100</v>
+      </c>
+      <c r="L143" t="s">
+        <v>11</v>
       </c>
       <c r="M143" t="s">
         <v>59</v>
       </c>
       <c r="N143" t="s">
-        <v>223</v>
+        <v>80</v>
       </c>
       <c r="O143" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B144">
         <v>1</v>
       </c>
       <c r="C144">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D144" t="s">
-        <v>54</v>
+        <v>316</v>
       </c>
       <c r="E144" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="F144" t="s">
-        <v>226</v>
+        <v>159</v>
+      </c>
+      <c r="G144" t="s">
+        <v>317</v>
       </c>
       <c r="H144" t="s">
         <v>290</v>
       </c>
       <c r="K144">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="L144" t="s">
         <v>11</v>
       </c>
       <c r="M144" t="s">
         <v>59</v>
       </c>
       <c r="N144" t="s">
-        <v>80</v>
+        <v>318</v>
       </c>
       <c r="O144" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B145">
         <v>1</v>
       </c>
       <c r="C145">
         <v>1</v>
       </c>
       <c r="D145" t="s">
-        <v>316</v>
+        <v>91</v>
       </c>
       <c r="E145" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="F145" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>251</v>
       </c>
       <c r="H145" t="s">
         <v>290</v>
       </c>
       <c r="K145">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="L145" t="s">
         <v>11</v>
       </c>
       <c r="M145" t="s">
         <v>59</v>
       </c>
       <c r="N145" t="s">
-        <v>318</v>
+        <v>80</v>
       </c>
       <c r="O145" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B146">
         <v>1</v>
       </c>
       <c r="C146">
         <v>1</v>
       </c>
       <c r="D146" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E146" t="s">
-        <v>288</v>
+        <v>117</v>
       </c>
       <c r="F146" t="s">
-        <v>251</v>
+        <v>321</v>
+      </c>
+      <c r="G146" t="s">
+        <v>322</v>
       </c>
       <c r="H146" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="K146">
         <v>100</v>
       </c>
       <c r="L146" t="s">
         <v>11</v>
       </c>
       <c r="M146" t="s">
         <v>59</v>
       </c>
       <c r="N146" t="s">
-        <v>80</v>
+        <v>212</v>
       </c>
       <c r="O146" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="B147">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C147">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D147" t="s">
-        <v>85</v>
+        <v>165</v>
       </c>
       <c r="E147" t="s">
-        <v>117</v>
+        <v>176</v>
       </c>
       <c r="F147" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="G147" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="H147" t="s">
-        <v>82</v>
+        <v>301</v>
       </c>
       <c r="K147">
-        <v>100</v>
+        <v>520</v>
       </c>
       <c r="L147" t="s">
         <v>11</v>
       </c>
       <c r="M147" t="s">
         <v>59</v>
       </c>
-      <c r="N147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O147" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="B148">
         <v>2</v>
       </c>
       <c r="C148">
         <v>2</v>
       </c>
       <c r="D148" t="s">
-        <v>165</v>
+        <v>54</v>
       </c>
       <c r="E148" t="s">
-        <v>176</v>
+        <v>117</v>
       </c>
       <c r="F148" t="s">
-        <v>324</v>
+        <v>300</v>
       </c>
       <c r="G148" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H148" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>82</v>
       </c>
       <c r="L148" t="s">
         <v>11</v>
       </c>
       <c r="M148" t="s">
         <v>59</v>
       </c>
+      <c r="N148" t="s">
+        <v>99</v>
+      </c>
       <c r="O148" t="s">
-        <v>326</v>
+        <v>302</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D149" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E149" t="s">
-        <v>117</v>
+        <v>223</v>
       </c>
       <c r="F149" t="s">
-        <v>300</v>
+        <v>328</v>
       </c>
       <c r="G149" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="H149" t="s">
-        <v>82</v>
+        <v>290</v>
+      </c>
+      <c r="K149">
+        <v>100</v>
       </c>
       <c r="L149" t="s">
         <v>11</v>
       </c>
       <c r="M149" t="s">
         <v>59</v>
       </c>
       <c r="N149" t="s">
-        <v>99</v>
+        <v>223</v>
       </c>
       <c r="O149" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B150">
         <v>1</v>
       </c>
       <c r="C150">
         <v>1</v>
       </c>
       <c r="D150" t="s">
         <v>85</v>
       </c>
       <c r="E150" t="s">
-        <v>223</v>
+        <v>194</v>
       </c>
       <c r="F150" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="G150" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="H150" t="s">
         <v>290</v>
       </c>
       <c r="K150">
         <v>100</v>
       </c>
       <c r="L150" t="s">
         <v>11</v>
       </c>
       <c r="M150" t="s">
         <v>59</v>
       </c>
       <c r="N150" t="s">
-        <v>223</v>
+        <v>333</v>
       </c>
       <c r="O150" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>50</v>
       </c>
       <c r="B151">
         <v>1</v>
       </c>
       <c r="C151">
         <v>1</v>
       </c>
       <c r="D151" t="s">
         <v>85</v>
       </c>
       <c r="E151" t="s">
         <v>194</v>
       </c>
       <c r="F151" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="G151" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="H151" t="s">
         <v>290</v>
       </c>
       <c r="K151">
-        <v>100</v>
+        <v>275</v>
       </c>
       <c r="L151" t="s">
         <v>11</v>
       </c>
       <c r="M151" t="s">
         <v>59</v>
       </c>
       <c r="N151" t="s">
         <v>333</v>
       </c>
       <c r="O151" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>50</v>
       </c>
       <c r="B152">
         <v>1</v>
       </c>
       <c r="C152">
         <v>1</v>
       </c>
       <c r="D152" t="s">
-        <v>85</v>
+        <v>309</v>
       </c>
       <c r="E152" t="s">
         <v>194</v>
       </c>
       <c r="F152" t="s">
-        <v>335</v>
+        <v>154</v>
       </c>
       <c r="G152" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H152" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="L152" t="s">
         <v>11</v>
       </c>
       <c r="M152" t="s">
         <v>59</v>
       </c>
       <c r="N152" t="s">
         <v>333</v>
       </c>
       <c r="O152" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>50</v>
       </c>
       <c r="B153">
         <v>1</v>
       </c>
       <c r="C153">
         <v>1</v>
       </c>
       <c r="D153" t="s">
-        <v>309</v>
+        <v>148</v>
       </c>
       <c r="E153" t="s">
-        <v>194</v>
+        <v>275</v>
       </c>
       <c r="F153" t="s">
-        <v>154</v>
+        <v>251</v>
       </c>
       <c r="G153" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H153" t="s">
         <v>290</v>
       </c>
+      <c r="K153">
+        <v>150</v>
+      </c>
       <c r="L153" t="s">
         <v>11</v>
       </c>
       <c r="M153" t="s">
         <v>59</v>
       </c>
       <c r="N153" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="O153" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="B154">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
       <c r="D154" t="s">
-        <v>148</v>
+        <v>106</v>
       </c>
       <c r="E154" t="s">
         <v>275</v>
       </c>
       <c r="F154" t="s">
-        <v>251</v>
+        <v>341</v>
       </c>
       <c r="G154" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="H154" t="s">
-        <v>290</v>
+        <v>58</v>
       </c>
       <c r="K154">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>680</v>
       </c>
       <c r="M154" t="s">
         <v>59</v>
       </c>
       <c r="N154" t="s">
-        <v>318</v>
+        <v>275</v>
       </c>
       <c r="O154" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="B155">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C155">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D155" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="E155" t="s">
-        <v>275</v>
+        <v>223</v>
       </c>
       <c r="F155" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="G155" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="H155" t="s">
-        <v>58</v>
+        <v>290</v>
       </c>
       <c r="K155">
-        <v>680</v>
+        <v>300</v>
+      </c>
+      <c r="L155" t="s">
+        <v>11</v>
       </c>
       <c r="M155" t="s">
         <v>59</v>
       </c>
       <c r="N155" t="s">
-        <v>275</v>
+        <v>223</v>
       </c>
       <c r="O155" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B156">
         <v>1</v>
       </c>
       <c r="C156">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D156" t="s">
-        <v>54</v>
+        <v>122</v>
       </c>
       <c r="E156" t="s">
-        <v>223</v>
+        <v>117</v>
       </c>
       <c r="F156" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="G156" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="H156" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="K156">
-        <v>300</v>
+        <v>380</v>
       </c>
       <c r="L156" t="s">
         <v>11</v>
       </c>
       <c r="M156" t="s">
         <v>59</v>
       </c>
       <c r="N156" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="O156" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>52</v>
       </c>
       <c r="B157">
         <v>1</v>
       </c>
       <c r="C157">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D157" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="E157" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="F157" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="G157" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="H157" t="s">
         <v>82</v>
       </c>
       <c r="K157">
-        <v>380</v>
+        <v>100</v>
       </c>
       <c r="L157" t="s">
-        <v>11</v>
+        <v>352</v>
       </c>
       <c r="M157" t="s">
         <v>59</v>
       </c>
       <c r="N157" t="s">
-        <v>212</v>
+        <v>353</v>
       </c>
       <c r="O157" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>52</v>
       </c>
       <c r="B158">
         <v>1</v>
       </c>
       <c r="C158">
         <v>2</v>
       </c>
       <c r="D158" t="s">
         <v>85</v>
       </c>
       <c r="E158" t="s">
-        <v>86</v>
+        <v>117</v>
       </c>
       <c r="F158" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="G158" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="H158" t="s">
         <v>82</v>
       </c>
       <c r="K158">
         <v>100</v>
       </c>
       <c r="L158" t="s">
-        <v>352</v>
+        <v>11</v>
       </c>
       <c r="M158" t="s">
         <v>59</v>
       </c>
       <c r="N158" t="s">
-        <v>353</v>
+        <v>212</v>
       </c>
       <c r="O158" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="B159">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C159">
         <v>2</v>
       </c>
       <c r="D159" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E159" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="F159" t="s">
-        <v>355</v>
+        <v>297</v>
       </c>
       <c r="G159" t="s">
-        <v>356</v>
+        <v>298</v>
       </c>
       <c r="H159" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K159">
-        <v>100</v>
+        <v>950</v>
       </c>
       <c r="L159" t="s">
         <v>11</v>
       </c>
       <c r="M159" t="s">
         <v>59</v>
       </c>
       <c r="N159" t="s">
-        <v>212</v>
+        <v>134</v>
       </c>
       <c r="O159" t="s">
-        <v>357</v>
+        <v>299</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="B160">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C160">
         <v>2</v>
       </c>
       <c r="D160" t="s">
-        <v>54</v>
+        <v>165</v>
       </c>
       <c r="E160" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="F160" t="s">
-        <v>297</v>
+        <v>358</v>
       </c>
       <c r="G160" t="s">
-        <v>298</v>
+        <v>359</v>
       </c>
       <c r="H160" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="K160">
-        <v>950</v>
+        <v>270</v>
       </c>
       <c r="L160" t="s">
         <v>11</v>
       </c>
       <c r="M160" t="s">
         <v>59</v>
       </c>
       <c r="N160" t="s">
-        <v>134</v>
+        <v>212</v>
       </c>
       <c r="O160" t="s">
-        <v>299</v>
+        <v>360</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>52</v>
       </c>
       <c r="B161">
         <v>1</v>
       </c>
       <c r="C161">
         <v>2</v>
       </c>
       <c r="D161" t="s">
-        <v>165</v>
+        <v>85</v>
       </c>
       <c r="E161" t="s">
         <v>117</v>
       </c>
       <c r="F161" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="H161" t="s">
         <v>82</v>
       </c>
       <c r="K161">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>200</v>
       </c>
       <c r="M161" t="s">
         <v>59</v>
       </c>
       <c r="N161" t="s">
         <v>212</v>
       </c>
       <c r="O161" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>52</v>
       </c>
       <c r="B162">
         <v>1</v>
       </c>
       <c r="C162">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D162" t="s">
         <v>85</v>
       </c>
       <c r="E162" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="F162" t="s">
-        <v>361</v>
+        <v>284</v>
       </c>
       <c r="H162" t="s">
         <v>82</v>
       </c>
       <c r="K162">
-        <v>200</v>
+        <v>300</v>
+      </c>
+      <c r="L162" t="s">
+        <v>11</v>
       </c>
       <c r="M162" t="s">
         <v>59</v>
       </c>
       <c r="N162" t="s">
-        <v>212</v>
+        <v>89</v>
       </c>
       <c r="O162" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B163">
         <v>1</v>
       </c>
       <c r="C163">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D163" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E163" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="F163" t="s">
-        <v>284</v>
+        <v>143</v>
+      </c>
+      <c r="G163" t="s">
+        <v>263</v>
       </c>
       <c r="H163" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K163">
         <v>300</v>
       </c>
       <c r="L163" t="s">
         <v>11</v>
       </c>
       <c r="M163" t="s">
         <v>59</v>
       </c>
       <c r="N163" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="O163" t="s">
-        <v>363</v>
+        <v>145</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>53</v>
       </c>
       <c r="B164">
         <v>1</v>
       </c>
       <c r="C164">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D164" t="s">
         <v>79</v>
       </c>
       <c r="E164" t="s">
         <v>55</v>
       </c>
       <c r="F164" t="s">
-        <v>143</v>
+        <v>118</v>
       </c>
       <c r="G164" t="s">
-        <v>263</v>
+        <v>204</v>
       </c>
       <c r="H164" t="s">
         <v>58</v>
       </c>
       <c r="K164">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="L164" t="s">
         <v>11</v>
       </c>
       <c r="M164" t="s">
         <v>59</v>
       </c>
       <c r="N164" t="s">
         <v>55</v>
       </c>
       <c r="O164" t="s">
-        <v>145</v>
+        <v>364</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>53</v>
       </c>
       <c r="B165">
         <v>1</v>
       </c>
       <c r="C165">
         <v>1</v>
       </c>
       <c r="D165" t="s">
-        <v>79</v>
+        <v>249</v>
       </c>
       <c r="E165" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="F165" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>149</v>
       </c>
       <c r="H165" t="s">
         <v>58</v>
       </c>
       <c r="K165">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>150</v>
       </c>
       <c r="M165" t="s">
         <v>59</v>
       </c>
       <c r="N165" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>212</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>53</v>
       </c>
       <c r="B166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
       <c r="D166" t="s">
-        <v>249</v>
+        <v>102</v>
       </c>
       <c r="E166" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="F166" t="s">
-        <v>149</v>
+        <v>365</v>
+      </c>
+      <c r="G166" t="s">
+        <v>366</v>
       </c>
       <c r="H166" t="s">
         <v>58</v>
       </c>
       <c r="K166">
-        <v>150</v>
+        <v>190</v>
+      </c>
+      <c r="L166" t="s">
+        <v>11</v>
       </c>
       <c r="M166" t="s">
         <v>59</v>
       </c>
       <c r="N166" t="s">
-        <v>212</v>
+        <v>55</v>
+      </c>
+      <c r="O166" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>53</v>
       </c>
       <c r="B167">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C167">
         <v>1</v>
       </c>
       <c r="D167" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="E167" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="F167" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="G167" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="H167" t="s">
         <v>58</v>
       </c>
       <c r="K167">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="L167" t="s">
         <v>11</v>
       </c>
       <c r="M167" t="s">
         <v>59</v>
       </c>
       <c r="N167" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="O167" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>53</v>
       </c>
       <c r="B168">
         <v>1</v>
       </c>
       <c r="C168">
         <v>1</v>
       </c>
       <c r="D168" t="s">
-        <v>148</v>
+        <v>292</v>
       </c>
       <c r="E168" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="F168" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="G168" t="s">
-        <v>369</v>
+        <v>336</v>
       </c>
       <c r="H168" t="s">
         <v>58</v>
       </c>
       <c r="K168">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="L168" t="s">
         <v>11</v>
       </c>
       <c r="M168" t="s">
         <v>59</v>
       </c>
       <c r="N168" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="O168" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>53</v>
       </c>
       <c r="B169">
         <v>1</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
       <c r="D169" t="s">
-        <v>292</v>
+        <v>148</v>
       </c>
       <c r="E169" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="F169" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="G169" t="s">
-        <v>336</v>
+        <v>374</v>
       </c>
       <c r="H169" t="s">
         <v>58</v>
       </c>
       <c r="K169">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="L169" t="s">
         <v>11</v>
       </c>
       <c r="M169" t="s">
         <v>59</v>
       </c>
       <c r="N169" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="O169" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>53</v>
       </c>
       <c r="B170">
         <v>1</v>
       </c>
       <c r="C170">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D170" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="E170" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="F170" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="G170" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="H170" t="s">
         <v>58</v>
       </c>
       <c r="K170">
-        <v>150</v>
+        <v>285</v>
       </c>
       <c r="L170" t="s">
         <v>11</v>
       </c>
       <c r="M170" t="s">
         <v>59</v>
       </c>
       <c r="N170" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="O170" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>53</v>
       </c>
       <c r="B171">
         <v>1</v>
       </c>
       <c r="C171">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D171" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="E171" t="s">
         <v>55</v>
       </c>
       <c r="F171" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="G171" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="H171" t="s">
         <v>58</v>
       </c>
       <c r="K171">
-        <v>285</v>
+        <v>100</v>
       </c>
       <c r="L171" t="s">
         <v>11</v>
       </c>
       <c r="M171" t="s">
         <v>59</v>
       </c>
       <c r="N171" t="s">
         <v>55</v>
       </c>
       <c r="O171" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>53</v>
       </c>
       <c r="B172">
         <v>1</v>
       </c>
       <c r="C172">
         <v>1</v>
       </c>
       <c r="D172" t="s">
         <v>102</v>
       </c>
       <c r="E172" t="s">
         <v>55</v>
       </c>
       <c r="F172" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
       <c r="G172" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="H172" t="s">
         <v>58</v>
       </c>
       <c r="K172">
         <v>100</v>
       </c>
       <c r="L172" t="s">
         <v>11</v>
       </c>
       <c r="M172" t="s">
         <v>59</v>
       </c>
       <c r="N172" t="s">
         <v>55</v>
       </c>
       <c r="O172" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>53</v>
       </c>
       <c r="B173">
         <v>1</v>
       </c>
       <c r="C173">
         <v>1</v>
       </c>
       <c r="D173" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="E173" t="s">
         <v>55</v>
       </c>
       <c r="F173" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="G173" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="H173" t="s">
         <v>58</v>
       </c>
       <c r="K173">
         <v>100</v>
       </c>
       <c r="L173" t="s">
         <v>11</v>
       </c>
       <c r="M173" t="s">
         <v>59</v>
       </c>
       <c r="N173" t="s">
         <v>55</v>
       </c>
       <c r="O173" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="B174">
         <v>1</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
       <c r="D174" t="s">
         <v>85</v>
       </c>
       <c r="E174" t="s">
-        <v>55</v>
+        <v>194</v>
       </c>
       <c r="F174" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="G174" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H174" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="L174" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="M174" t="s">
         <v>59</v>
       </c>
       <c r="N174" t="s">
-        <v>55</v>
+        <v>194</v>
       </c>
       <c r="O174" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>62</v>
       </c>
       <c r="B175">
         <v>1</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
       <c r="D175" t="s">
-        <v>85</v>
+        <v>178</v>
       </c>
       <c r="E175" t="s">
         <v>194</v>
       </c>
       <c r="F175" t="s">
-        <v>384</v>
+        <v>286</v>
       </c>
       <c r="G175" t="s">
-        <v>385</v>
+        <v>287</v>
       </c>
       <c r="H175" t="s">
         <v>82</v>
       </c>
+      <c r="K175">
+        <v>175</v>
+      </c>
       <c r="L175" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="M175" t="s">
         <v>59</v>
       </c>
       <c r="N175" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>62</v>
       </c>
       <c r="B176">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D176" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
       <c r="E176" t="s">
         <v>194</v>
       </c>
       <c r="F176" t="s">
-        <v>286</v>
+        <v>387</v>
       </c>
       <c r="G176" t="s">
-        <v>287</v>
+        <v>388</v>
       </c>
       <c r="H176" t="s">
         <v>82</v>
       </c>
-      <c r="K176">
-        <v>175</v>
+      <c r="K176" t="s">
+        <v>389</v>
       </c>
       <c r="L176" t="s">
         <v>11</v>
       </c>
       <c r="M176" t="s">
         <v>59</v>
       </c>
       <c r="N176" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>62</v>
       </c>
       <c r="B177">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C177">
         <v>2</v>
       </c>
       <c r="D177" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="E177" t="s">
         <v>194</v>
       </c>
       <c r="F177" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="G177" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="H177" t="s">
         <v>82</v>
       </c>
-      <c r="K177" t="s">
-        <v>389</v>
+      <c r="K177">
+        <v>200</v>
       </c>
       <c r="L177" t="s">
         <v>11</v>
       </c>
       <c r="M177" t="s">
         <v>59</v>
       </c>
       <c r="N177" t="s">
         <v>194</v>
       </c>
+      <c r="O177" t="s">
+        <v>392</v>
+      </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B178">
         <v>1</v>
       </c>
       <c r="C178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D178" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E178" t="s">
-        <v>194</v>
+        <v>393</v>
       </c>
       <c r="F178" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="G178" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="H178" t="s">
-        <v>82</v>
+        <v>393</v>
       </c>
       <c r="K178">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="M178" t="s">
         <v>59</v>
       </c>
       <c r="N178" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="O178" t="s">
-        <v>392</v>
+        <v>299</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D179" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="E179" t="s">
-        <v>393</v>
+        <v>134</v>
       </c>
       <c r="F179" t="s">
-        <v>394</v>
+        <v>195</v>
       </c>
       <c r="G179" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H179" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>58</v>
+      </c>
+      <c r="L179" t="s">
+        <v>11</v>
       </c>
       <c r="M179" t="s">
         <v>59</v>
       </c>
-      <c r="N179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O179" t="s">
-        <v>299</v>
+        <v>197</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>63</v>
       </c>
       <c r="B180">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C180">
         <v>2</v>
       </c>
       <c r="D180" t="s">
-        <v>54</v>
+        <v>309</v>
       </c>
       <c r="E180" t="s">
         <v>134</v>
       </c>
       <c r="F180" t="s">
-        <v>195</v>
+        <v>387</v>
       </c>
       <c r="G180" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="H180" t="s">
         <v>58</v>
       </c>
       <c r="L180" t="s">
         <v>11</v>
       </c>
       <c r="M180" t="s">
         <v>59</v>
       </c>
-      <c r="O180" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B181">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C181">
         <v>2</v>
       </c>
       <c r="D181" t="s">
-        <v>309</v>
+        <v>85</v>
       </c>
       <c r="E181" t="s">
-        <v>134</v>
+        <v>194</v>
       </c>
       <c r="F181" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="G181" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="H181" t="s">
-        <v>58</v>
+        <v>82</v>
+      </c>
+      <c r="K181">
+        <v>200</v>
       </c>
       <c r="L181" t="s">
         <v>11</v>
       </c>
       <c r="M181" t="s">
         <v>59</v>
+      </c>
+      <c r="N181" t="s">
+        <v>194</v>
+      </c>
+      <c r="O181" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>62</v>
       </c>
       <c r="B182">
         <v>1</v>
       </c>
       <c r="C182">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D182" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E182" t="s">
         <v>194</v>
       </c>
       <c r="F182" t="s">
-        <v>397</v>
+        <v>198</v>
       </c>
       <c r="G182" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="H182" t="s">
         <v>82</v>
       </c>
       <c r="K182">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>150</v>
       </c>
       <c r="M182" t="s">
         <v>59</v>
       </c>
       <c r="N182" t="s">
         <v>194</v>
       </c>
       <c r="O182" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>62</v>
       </c>
       <c r="B183">
         <v>1</v>
       </c>
       <c r="C183">
         <v>1</v>
       </c>
       <c r="D183" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="E183" t="s">
         <v>194</v>
       </c>
       <c r="F183" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>361</v>
       </c>
       <c r="H183" t="s">
-        <v>82</v>
+        <v>402</v>
       </c>
       <c r="K183">
-        <v>150</v>
+        <v>100</v>
+      </c>
+      <c r="L183" t="s">
+        <v>11</v>
       </c>
       <c r="M183" t="s">
         <v>59</v>
       </c>
       <c r="N183" t="s">
         <v>194</v>
       </c>
       <c r="O183" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="B184">
         <v>1</v>
       </c>
       <c r="C184">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D184" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E184" t="s">
-        <v>194</v>
+        <v>117</v>
       </c>
       <c r="F184" t="s">
-        <v>361</v>
+        <v>404</v>
+      </c>
+      <c r="G184" t="s">
+        <v>405</v>
       </c>
       <c r="H184" t="s">
-        <v>402</v>
+        <v>82</v>
       </c>
       <c r="K184">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>200</v>
       </c>
       <c r="M184" t="s">
         <v>59</v>
       </c>
       <c r="N184" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="O184" t="s">
-        <v>403</v>
+        <v>362</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="B185">
         <v>1</v>
       </c>
       <c r="C185">
         <v>4</v>
       </c>
       <c r="D185" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E185" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="F185" t="s">
-        <v>404</v>
+        <v>284</v>
       </c>
       <c r="G185" t="s">
-        <v>405</v>
+        <v>289</v>
       </c>
       <c r="H185" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K185">
-        <v>200</v>
+        <v>400</v>
+      </c>
+      <c r="L185" t="s">
+        <v>11</v>
       </c>
       <c r="M185" t="s">
         <v>59</v>
       </c>
       <c r="N185" t="s">
-        <v>212</v>
+        <v>134</v>
       </c>
       <c r="O185" t="s">
-        <v>362</v>
+        <v>406</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>63</v>
       </c>
       <c r="B186">
         <v>1</v>
       </c>
       <c r="C186">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D186" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="E186" t="s">
         <v>134</v>
       </c>
       <c r="F186" t="s">
-        <v>284</v>
+        <v>365</v>
       </c>
       <c r="G186" t="s">
-        <v>289</v>
+        <v>407</v>
       </c>
       <c r="H186" t="s">
         <v>58</v>
       </c>
       <c r="K186">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="L186" t="s">
         <v>11</v>
       </c>
       <c r="M186" t="s">
         <v>59</v>
       </c>
       <c r="N186" t="s">
         <v>134</v>
       </c>
       <c r="O186" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>63</v>
       </c>
       <c r="B187">
         <v>1</v>
       </c>
       <c r="C187">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D187" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E187" t="s">
         <v>134</v>
       </c>
       <c r="F187" t="s">
-        <v>365</v>
+        <v>198</v>
       </c>
       <c r="G187" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="H187" t="s">
         <v>58</v>
       </c>
       <c r="K187">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="L187" t="s">
         <v>11</v>
       </c>
       <c r="M187" t="s">
         <v>59</v>
       </c>
       <c r="N187" t="s">
         <v>134</v>
       </c>
       <c r="O187" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B188">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C188">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D188" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="E188" t="s">
-        <v>134</v>
+        <v>172</v>
       </c>
       <c r="F188" t="s">
-        <v>198</v>
+        <v>297</v>
       </c>
       <c r="G188" t="s">
-        <v>400</v>
+        <v>298</v>
       </c>
       <c r="H188" t="s">
         <v>58</v>
       </c>
-      <c r="K188">
-[...1 lines deleted...]
-      </c>
       <c r="L188" t="s">
         <v>11</v>
       </c>
       <c r="M188" t="s">
         <v>59</v>
       </c>
       <c r="N188" t="s">
-        <v>134</v>
+        <v>172</v>
       </c>
       <c r="O188" t="s">
-        <v>401</v>
+        <v>299</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B189">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C189">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D189" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="E189" t="s">
-        <v>172</v>
+        <v>134</v>
       </c>
       <c r="F189" t="s">
-        <v>297</v>
+        <v>409</v>
       </c>
       <c r="G189" t="s">
-        <v>298</v>
+        <v>410</v>
       </c>
       <c r="H189" t="s">
         <v>58</v>
       </c>
+      <c r="K189">
+        <v>100</v>
+      </c>
       <c r="L189" t="s">
         <v>11</v>
       </c>
       <c r="M189" t="s">
         <v>59</v>
       </c>
       <c r="N189" t="s">
-        <v>172</v>
+        <v>134</v>
       </c>
       <c r="O189" t="s">
-        <v>299</v>
+        <v>411</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B190">
         <v>1</v>
       </c>
       <c r="C190">
         <v>1</v>
       </c>
       <c r="D190" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E190" t="s">
-        <v>134</v>
+        <v>172</v>
       </c>
       <c r="F190" t="s">
-        <v>409</v>
+        <v>384</v>
       </c>
       <c r="G190" t="s">
-        <v>410</v>
+        <v>385</v>
       </c>
       <c r="H190" t="s">
         <v>58</v>
       </c>
       <c r="K190">
         <v>100</v>
       </c>
       <c r="L190" t="s">
         <v>11</v>
       </c>
       <c r="M190" t="s">
         <v>59</v>
       </c>
       <c r="N190" t="s">
-        <v>134</v>
+        <v>172</v>
       </c>
       <c r="O190" t="s">
-        <v>411</v>
+        <v>386</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="B191">
         <v>1</v>
       </c>
       <c r="C191">
         <v>1</v>
       </c>
       <c r="D191" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E191" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="F191" t="s">
-        <v>384</v>
+        <v>412</v>
       </c>
       <c r="G191" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="H191" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="K191">
         <v>100</v>
       </c>
       <c r="L191" t="s">
         <v>11</v>
       </c>
       <c r="M191" t="s">
         <v>59</v>
       </c>
       <c r="N191" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="O191" t="s">
-        <v>386</v>
+        <v>414</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="B192">
         <v>1</v>
       </c>
       <c r="C192">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D192" t="s">
-        <v>85</v>
+        <v>158</v>
       </c>
       <c r="E192" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="F192" t="s">
-        <v>412</v>
+        <v>261</v>
       </c>
       <c r="G192" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="H192" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K192">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>450</v>
       </c>
       <c r="M192" t="s">
         <v>59</v>
       </c>
       <c r="N192" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="O192" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>65</v>
       </c>
       <c r="B193">
         <v>1</v>
       </c>
       <c r="C193">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D193" t="s">
-        <v>158</v>
+        <v>106</v>
       </c>
       <c r="E193" t="s">
         <v>223</v>
       </c>
       <c r="F193" t="s">
-        <v>261</v>
+        <v>368</v>
       </c>
       <c r="G193" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="H193" t="s">
         <v>58</v>
       </c>
       <c r="K193">
-        <v>450</v>
+        <v>175</v>
+      </c>
+      <c r="L193" t="s">
+        <v>11</v>
       </c>
       <c r="M193" t="s">
         <v>59</v>
       </c>
       <c r="N193" t="s">
         <v>223</v>
       </c>
       <c r="O193" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>65</v>
       </c>
       <c r="B194">
         <v>1</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
       <c r="D194" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E194" t="s">
-        <v>223</v>
+        <v>172</v>
       </c>
       <c r="F194" t="s">
-        <v>368</v>
+        <v>347</v>
       </c>
       <c r="G194" t="s">
-        <v>369</v>
+        <v>348</v>
       </c>
       <c r="H194" t="s">
         <v>58</v>
       </c>
       <c r="K194">
-        <v>175</v>
+        <v>285</v>
       </c>
       <c r="L194" t="s">
         <v>11</v>
       </c>
       <c r="M194" t="s">
         <v>59</v>
       </c>
       <c r="N194" t="s">
-        <v>223</v>
+        <v>172</v>
       </c>
       <c r="O194" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B195">
         <v>1</v>
       </c>
       <c r="C195">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D195" t="s">
         <v>102</v>
       </c>
       <c r="E195" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F195" t="s">
-        <v>347</v>
+        <v>312</v>
       </c>
       <c r="G195" t="s">
-        <v>348</v>
+        <v>313</v>
       </c>
       <c r="H195" t="s">
         <v>58</v>
       </c>
       <c r="K195">
-        <v>285</v>
+        <v>100</v>
       </c>
       <c r="L195" t="s">
         <v>11</v>
       </c>
       <c r="M195" t="s">
         <v>59</v>
       </c>
-      <c r="N195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O195" t="s">
-        <v>418</v>
+        <v>314</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B196">
         <v>1</v>
       </c>
       <c r="C196">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D196" t="s">
-        <v>102</v>
+        <v>419</v>
       </c>
       <c r="E196" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F196" t="s">
-        <v>312</v>
+        <v>135</v>
       </c>
       <c r="G196" t="s">
-        <v>313</v>
+        <v>136</v>
       </c>
       <c r="H196" t="s">
         <v>58</v>
       </c>
       <c r="K196">
-        <v>100</v>
+        <v>300</v>
       </c>
       <c r="L196" t="s">
         <v>11</v>
       </c>
       <c r="M196" t="s">
         <v>59</v>
       </c>
+      <c r="N196" t="s">
+        <v>172</v>
+      </c>
       <c r="O196" t="s">
-        <v>314</v>
+        <v>420</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>65</v>
       </c>
       <c r="B197">
         <v>1</v>
       </c>
       <c r="C197">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D197" t="s">
-        <v>419</v>
+        <v>54</v>
       </c>
       <c r="E197" t="s">
-        <v>172</v>
+        <v>393</v>
       </c>
       <c r="F197" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>361</v>
       </c>
       <c r="H197" t="s">
-        <v>58</v>
+        <v>393</v>
       </c>
       <c r="K197">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="L197" t="s">
         <v>11</v>
       </c>
       <c r="M197" t="s">
         <v>59</v>
       </c>
       <c r="N197" t="s">
-        <v>172</v>
+        <v>194</v>
       </c>
       <c r="O197" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>65</v>
       </c>
       <c r="B198">
         <v>1</v>
       </c>
       <c r="C198">
         <v>1</v>
       </c>
       <c r="D198" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E198" t="s">
-        <v>393</v>
+        <v>172</v>
       </c>
       <c r="F198" t="s">
-        <v>361</v>
+        <v>421</v>
+      </c>
+      <c r="G198" t="s">
+        <v>422</v>
       </c>
       <c r="H198" t="s">
-        <v>393</v>
+        <v>58</v>
       </c>
       <c r="K198">
         <v>100</v>
       </c>
       <c r="L198" t="s">
         <v>11</v>
       </c>
       <c r="M198" t="s">
         <v>59</v>
       </c>
       <c r="N198" t="s">
-        <v>194</v>
+        <v>172</v>
       </c>
       <c r="O198" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>65</v>
       </c>
       <c r="B199">
         <v>1</v>
       </c>
       <c r="C199">
         <v>1</v>
       </c>
       <c r="D199" t="s">
         <v>85</v>
       </c>
       <c r="E199" t="s">
         <v>172</v>
       </c>
       <c r="F199" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="G199" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="H199" t="s">
         <v>58</v>
       </c>
       <c r="K199">
         <v>100</v>
       </c>
       <c r="L199" t="s">
         <v>11</v>
       </c>
       <c r="M199" t="s">
         <v>59</v>
       </c>
       <c r="N199" t="s">
         <v>172</v>
       </c>
       <c r="O199" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B200">
         <v>1</v>
       </c>
       <c r="C200">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D200" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E200" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F200" t="s">
-        <v>424</v>
+        <v>347</v>
       </c>
       <c r="G200" t="s">
-        <v>425</v>
+        <v>348</v>
       </c>
       <c r="H200" t="s">
         <v>58</v>
       </c>
-      <c r="K200">
-[...1 lines deleted...]
-      </c>
       <c r="L200" t="s">
         <v>11</v>
       </c>
       <c r="M200" t="s">
         <v>59</v>
       </c>
-      <c r="N200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O200" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B201">
         <v>1</v>
       </c>
       <c r="C201">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D201" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E201" t="s">
-        <v>174</v>
+        <v>402</v>
       </c>
       <c r="F201" t="s">
-        <v>347</v>
+        <v>427</v>
       </c>
       <c r="G201" t="s">
-        <v>348</v>
+        <v>428</v>
       </c>
       <c r="H201" t="s">
         <v>58</v>
       </c>
+      <c r="J201">
+        <v>200</v>
+      </c>
+      <c r="K201">
+        <v>100</v>
+      </c>
       <c r="L201" t="s">
         <v>11</v>
       </c>
       <c r="M201" t="s">
         <v>59</v>
       </c>
+      <c r="N201" t="s">
+        <v>429</v>
+      </c>
       <c r="O201" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B202">
         <v>1</v>
       </c>
       <c r="C202">
         <v>2</v>
       </c>
       <c r="D202" t="s">
-        <v>85</v>
+        <v>165</v>
       </c>
       <c r="E202" t="s">
-        <v>402</v>
+        <v>174</v>
       </c>
       <c r="F202" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="G202" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="H202" t="s">
         <v>58</v>
       </c>
-      <c r="J202">
-[...1 lines deleted...]
-      </c>
       <c r="K202">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="L202" t="s">
         <v>11</v>
       </c>
       <c r="M202" t="s">
         <v>59</v>
       </c>
-      <c r="N202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O202" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B203">
         <v>1</v>
       </c>
       <c r="C203">
         <v>2</v>
       </c>
       <c r="D203" t="s">
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="E203" t="s">
-        <v>174</v>
+        <v>275</v>
       </c>
       <c r="F203" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>81</v>
       </c>
       <c r="H203" t="s">
-        <v>58</v>
+        <v>176</v>
       </c>
       <c r="K203">
-        <v>270</v>
+        <v>200</v>
       </c>
       <c r="L203" t="s">
         <v>11</v>
       </c>
       <c r="M203" t="s">
         <v>59</v>
       </c>
+      <c r="N203" t="s">
+        <v>275</v>
+      </c>
       <c r="O203" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B204">
         <v>1</v>
       </c>
       <c r="C204">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D204" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E204" t="s">
-        <v>275</v>
+        <v>174</v>
       </c>
       <c r="F204" t="s">
-        <v>81</v>
+        <v>435</v>
+      </c>
+      <c r="G204" t="s">
+        <v>436</v>
       </c>
       <c r="H204" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="K204">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="L204" t="s">
         <v>11</v>
       </c>
       <c r="M204" t="s">
         <v>59</v>
       </c>
-      <c r="N204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O204" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B205">
         <v>1</v>
       </c>
       <c r="C205">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D205" t="s">
         <v>85</v>
       </c>
       <c r="E205" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F205" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="H205" t="s">
         <v>58</v>
       </c>
-      <c r="K205">
-[...1 lines deleted...]
-      </c>
       <c r="L205" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="M205" t="s">
         <v>59</v>
       </c>
+      <c r="N205" t="s">
+        <v>172</v>
+      </c>
       <c r="O205" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B206">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C206">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D206" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E206" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="F206" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>297</v>
+      </c>
+      <c r="G206" t="s">
+        <v>298</v>
       </c>
       <c r="L206" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="M206" t="s">
         <v>59</v>
       </c>
-      <c r="N206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O206" t="s">
-        <v>439</v>
+        <v>299</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B207">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C207">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D207" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E207" t="s">
-        <v>176</v>
+        <v>223</v>
       </c>
       <c r="F207" t="s">
-        <v>297</v>
+        <v>440</v>
       </c>
       <c r="G207" t="s">
-        <v>298</v>
+        <v>441</v>
+      </c>
+      <c r="H207" t="s">
+        <v>58</v>
+      </c>
+      <c r="K207">
+        <v>100</v>
       </c>
       <c r="L207" t="s">
         <v>11</v>
       </c>
       <c r="M207" t="s">
         <v>59</v>
       </c>
       <c r="O207" t="s">
-        <v>299</v>
+        <v>326</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>67</v>
       </c>
       <c r="B208">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C208">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D208" t="s">
-        <v>85</v>
+        <v>178</v>
       </c>
       <c r="E208" t="s">
-        <v>223</v>
+        <v>275</v>
       </c>
       <c r="F208" t="s">
-        <v>440</v>
+        <v>387</v>
       </c>
       <c r="G208" t="s">
-        <v>441</v>
+        <v>388</v>
       </c>
       <c r="H208" t="s">
         <v>58</v>
       </c>
-      <c r="K208">
-[...1 lines deleted...]
-      </c>
       <c r="L208" t="s">
         <v>11</v>
       </c>
       <c r="M208" t="s">
         <v>59</v>
       </c>
-      <c r="O208" t="s">
-        <v>326</v>
+      <c r="N208" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B209">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C209">
         <v>2</v>
       </c>
       <c r="D209" t="s">
-        <v>178</v>
+        <v>102</v>
       </c>
       <c r="E209" t="s">
-        <v>275</v>
+        <v>174</v>
       </c>
       <c r="F209" t="s">
-        <v>387</v>
+        <v>442</v>
       </c>
       <c r="G209" t="s">
-        <v>388</v>
+        <v>443</v>
       </c>
       <c r="H209" t="s">
         <v>58</v>
       </c>
+      <c r="K209">
+        <v>200</v>
+      </c>
       <c r="L209" t="s">
         <v>11</v>
       </c>
       <c r="M209" t="s">
         <v>59</v>
       </c>
-      <c r="N209" t="s">
-        <v>275</v>
+      <c r="O209" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>66</v>
       </c>
       <c r="B210">
         <v>1</v>
       </c>
       <c r="C210">
         <v>2</v>
       </c>
       <c r="D210" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="E210" t="s">
         <v>174</v>
       </c>
       <c r="F210" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="G210" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="H210" t="s">
         <v>58</v>
       </c>
       <c r="K210">
         <v>200</v>
       </c>
       <c r="L210" t="s">
         <v>11</v>
       </c>
       <c r="M210" t="s">
         <v>59</v>
       </c>
       <c r="O210" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>66</v>
       </c>
       <c r="B211">
         <v>1</v>
       </c>
       <c r="C211">
         <v>2</v>
       </c>
       <c r="D211" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="E211" t="s">
         <v>174</v>
       </c>
       <c r="F211" t="s">
-        <v>445</v>
+        <v>154</v>
       </c>
       <c r="G211" t="s">
-        <v>446</v>
+        <v>338</v>
       </c>
       <c r="H211" t="s">
         <v>58</v>
       </c>
       <c r="K211">
-        <v>200</v>
+        <v>375</v>
       </c>
       <c r="L211" t="s">
         <v>11</v>
       </c>
       <c r="M211" t="s">
         <v>59</v>
       </c>
       <c r="O211" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B212">
         <v>1</v>
       </c>
       <c r="C212">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D212" t="s">
-        <v>102</v>
+        <v>292</v>
       </c>
       <c r="E212" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="F212" t="s">
-        <v>154</v>
+        <v>286</v>
       </c>
       <c r="G212" t="s">
-        <v>338</v>
+        <v>287</v>
       </c>
       <c r="H212" t="s">
         <v>58</v>
       </c>
       <c r="K212">
-        <v>375</v>
+        <v>175</v>
       </c>
       <c r="L212" t="s">
         <v>11</v>
       </c>
       <c r="M212" t="s">
         <v>59</v>
       </c>
-      <c r="O212" t="s">
-        <v>448</v>
+      <c r="N212" t="s">
+        <v>429</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B213">
         <v>1</v>
       </c>
       <c r="C213">
         <v>1</v>
       </c>
       <c r="D213" t="s">
-        <v>292</v>
+        <v>257</v>
       </c>
       <c r="E213" t="s">
-        <v>223</v>
+        <v>176</v>
       </c>
       <c r="F213" t="s">
-        <v>286</v>
+        <v>368</v>
       </c>
       <c r="G213" t="s">
-        <v>287</v>
+        <v>369</v>
       </c>
       <c r="H213" t="s">
-        <v>58</v>
+        <v>176</v>
       </c>
       <c r="K213">
         <v>175</v>
       </c>
       <c r="L213" t="s">
         <v>11</v>
       </c>
       <c r="M213" t="s">
         <v>59</v>
       </c>
       <c r="N213" t="s">
-        <v>429</v>
+        <v>223</v>
+      </c>
+      <c r="O213" t="s">
+        <v>449</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B214">
         <v>1</v>
       </c>
       <c r="C214">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D214" t="s">
-        <v>257</v>
+        <v>85</v>
       </c>
       <c r="E214" t="s">
-        <v>176</v>
+        <v>223</v>
       </c>
       <c r="F214" t="s">
-        <v>368</v>
+        <v>435</v>
       </c>
       <c r="G214" t="s">
-        <v>369</v>
+        <v>436</v>
       </c>
       <c r="H214" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="K214">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="L214" t="s">
         <v>11</v>
       </c>
       <c r="M214" t="s">
         <v>59</v>
       </c>
       <c r="N214" t="s">
-        <v>223</v>
+        <v>429</v>
       </c>
       <c r="O214" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B215">
         <v>1</v>
       </c>
       <c r="C215">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D215" t="s">
-        <v>85</v>
+        <v>292</v>
       </c>
       <c r="E215" t="s">
-        <v>223</v>
+        <v>174</v>
       </c>
       <c r="F215" t="s">
-        <v>435</v>
+        <v>371</v>
       </c>
       <c r="G215" t="s">
-        <v>436</v>
+        <v>336</v>
       </c>
       <c r="H215" t="s">
         <v>58</v>
       </c>
       <c r="K215">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="L215" t="s">
         <v>11</v>
       </c>
       <c r="M215" t="s">
         <v>59</v>
       </c>
       <c r="N215" t="s">
-        <v>429</v>
+        <v>55</v>
       </c>
       <c r="O215" t="s">
-        <v>450</v>
+        <v>372</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>66</v>
       </c>
       <c r="B216">
         <v>1</v>
       </c>
       <c r="C216">
         <v>1</v>
       </c>
       <c r="D216" t="s">
-        <v>292</v>
+        <v>102</v>
       </c>
       <c r="E216" t="s">
         <v>174</v>
       </c>
       <c r="F216" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="G216" t="s">
-        <v>336</v>
+        <v>385</v>
       </c>
       <c r="H216" t="s">
         <v>58</v>
       </c>
       <c r="K216">
-        <v>175</v>
+        <v>100</v>
       </c>
       <c r="L216" t="s">
         <v>11</v>
       </c>
       <c r="M216" t="s">
         <v>59</v>
       </c>
-      <c r="N216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O216" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B217">
         <v>1</v>
       </c>
       <c r="C217">
         <v>1</v>
       </c>
       <c r="D217" t="s">
         <v>102</v>
       </c>
       <c r="E217" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="F217" t="s">
         <v>384</v>
       </c>
       <c r="G217" t="s">
         <v>385</v>
       </c>
       <c r="H217" t="s">
         <v>58</v>
       </c>
-      <c r="K217">
-        <v>100</v>
+      <c r="K217" t="s">
+        <v>451</v>
       </c>
       <c r="L217" t="s">
         <v>11</v>
       </c>
       <c r="M217" t="s">
         <v>59</v>
+      </c>
+      <c r="N217" t="s">
+        <v>174</v>
       </c>
       <c r="O217" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B218">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C218">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D218" t="s">
-        <v>102</v>
+        <v>292</v>
       </c>
       <c r="E218" t="s">
-        <v>223</v>
+        <v>176</v>
       </c>
       <c r="F218" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="G218" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="L218" t="s">
         <v>11</v>
       </c>
       <c r="M218" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>68</v>
       </c>
       <c r="B219">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C219">
         <v>2</v>
       </c>
       <c r="D219" t="s">
-        <v>292</v>
+        <v>54</v>
       </c>
       <c r="E219" t="s">
-        <v>176</v>
+        <v>99</v>
       </c>
       <c r="F219" t="s">
-        <v>387</v>
+        <v>261</v>
       </c>
       <c r="G219" t="s">
-        <v>452</v>
+        <v>415</v>
+      </c>
+      <c r="K219">
+        <v>300</v>
       </c>
       <c r="L219" t="s">
         <v>11</v>
       </c>
       <c r="M219" t="s">
         <v>59</v>
+      </c>
+      <c r="N219" t="s">
+        <v>453</v>
+      </c>
+      <c r="O219" t="s">
+        <v>454</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B220">
         <v>1</v>
       </c>
       <c r="C220">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D220" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="E220" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="F220" t="s">
-        <v>261</v>
+        <v>384</v>
       </c>
       <c r="G220" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>385</v>
+      </c>
+      <c r="H220" t="s">
+        <v>82</v>
       </c>
       <c r="L220" t="s">
         <v>11</v>
       </c>
       <c r="M220" t="s">
         <v>59</v>
       </c>
       <c r="N220" t="s">
-        <v>453</v>
+        <v>55</v>
       </c>
       <c r="O220" t="s">
-        <v>454</v>
+        <v>386</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B221">
         <v>1</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
       <c r="D221" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="E221" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="F221" t="s">
-        <v>384</v>
+        <v>306</v>
       </c>
       <c r="G221" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>455</v>
+      </c>
+      <c r="K221">
+        <v>100</v>
       </c>
       <c r="L221" t="s">
         <v>11</v>
       </c>
       <c r="M221" t="s">
         <v>59</v>
       </c>
       <c r="N221" t="s">
-        <v>55</v>
+        <v>453</v>
       </c>
       <c r="O221" t="s">
-        <v>386</v>
+        <v>308</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B222">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C222">
         <v>1</v>
       </c>
       <c r="D222" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E222" t="s">
-        <v>99</v>
+        <v>190</v>
       </c>
       <c r="F222" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>456</v>
+      </c>
+      <c r="H222" t="s">
+        <v>58</v>
       </c>
       <c r="L222" t="s">
         <v>11</v>
       </c>
       <c r="M222" t="s">
         <v>59</v>
       </c>
       <c r="N222" t="s">
-        <v>453</v>
+        <v>190</v>
       </c>
       <c r="O222" t="s">
-        <v>308</v>
+        <v>457</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B223">
         <v>5</v>
       </c>
       <c r="C223">
         <v>1</v>
       </c>
       <c r="D223" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E223" t="s">
-        <v>190</v>
+        <v>99</v>
       </c>
       <c r="F223" t="s">
         <v>456</v>
       </c>
-      <c r="H223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L223" t="s">
         <v>11</v>
       </c>
       <c r="M223" t="s">
         <v>59</v>
       </c>
       <c r="N223" t="s">
-        <v>190</v>
+        <v>453</v>
       </c>
       <c r="O223" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>68</v>
       </c>
       <c r="B224">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C224">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D224" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E224" t="s">
         <v>99</v>
       </c>
       <c r="F224" t="s">
-        <v>456</v>
+        <v>458</v>
+      </c>
+      <c r="G224" t="s">
+        <v>459</v>
+      </c>
+      <c r="K224">
+        <v>200</v>
       </c>
       <c r="L224" t="s">
         <v>11</v>
       </c>
       <c r="M224" t="s">
         <v>59</v>
       </c>
       <c r="N224" t="s">
         <v>453</v>
       </c>
       <c r="O224" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>68</v>
       </c>
       <c r="B225">
         <v>1</v>
       </c>
       <c r="C225">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D225" t="s">
-        <v>85</v>
+        <v>309</v>
       </c>
       <c r="E225" t="s">
         <v>99</v>
       </c>
       <c r="F225" t="s">
-        <v>458</v>
+        <v>321</v>
       </c>
       <c r="G225" t="s">
-        <v>459</v>
+        <v>322</v>
       </c>
       <c r="K225">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="L225" t="s">
         <v>11</v>
       </c>
       <c r="M225" t="s">
         <v>59</v>
       </c>
       <c r="N225" t="s">
         <v>453</v>
       </c>
       <c r="O225" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>68</v>
       </c>
       <c r="B226">
         <v>1</v>
       </c>
       <c r="C226">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D226" t="s">
-        <v>309</v>
+        <v>79</v>
       </c>
       <c r="E226" t="s">
         <v>99</v>
       </c>
       <c r="F226" t="s">
-        <v>321</v>
+        <v>347</v>
       </c>
       <c r="G226" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="K226">
-        <v>175</v>
+        <v>300</v>
       </c>
       <c r="L226" t="s">
         <v>11</v>
       </c>
       <c r="M226" t="s">
         <v>59</v>
       </c>
-      <c r="N226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O226" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>68</v>
       </c>
       <c r="B227">
         <v>1</v>
       </c>
       <c r="C227">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D227" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="E227" t="s">
         <v>99</v>
       </c>
       <c r="F227" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>463</v>
       </c>
       <c r="K227">
-        <v>300</v>
+        <v>175</v>
       </c>
       <c r="L227" t="s">
         <v>11</v>
       </c>
       <c r="M227" t="s">
         <v>59</v>
       </c>
+      <c r="N227" t="s">
+        <v>453</v>
+      </c>
       <c r="O227" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>68</v>
       </c>
       <c r="B228">
         <v>1</v>
       </c>
       <c r="C228">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D228" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="E228" t="s">
         <v>99</v>
       </c>
       <c r="F228" t="s">
-        <v>463</v>
+        <v>465</v>
+      </c>
+      <c r="G228" t="s">
+        <v>466</v>
       </c>
       <c r="K228">
-        <v>175</v>
+        <v>285</v>
       </c>
       <c r="L228" t="s">
         <v>11</v>
       </c>
       <c r="M228" t="s">
         <v>59</v>
       </c>
       <c r="N228" t="s">
         <v>453</v>
       </c>
       <c r="O228" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B229">
         <v>1</v>
       </c>
       <c r="C229">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D229" t="s">
         <v>85</v>
       </c>
       <c r="E229" t="s">
-        <v>99</v>
+        <v>223</v>
       </c>
       <c r="F229" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>468</v>
+      </c>
+      <c r="H229" t="s">
+        <v>58</v>
       </c>
       <c r="K229">
-        <v>285</v>
+        <v>100</v>
       </c>
       <c r="L229" t="s">
         <v>11</v>
       </c>
       <c r="M229" t="s">
         <v>59</v>
       </c>
       <c r="N229" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>174</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B230">
         <v>1</v>
       </c>
       <c r="C230">
         <v>1</v>
       </c>
       <c r="D230" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E230" t="s">
-        <v>223</v>
+        <v>99</v>
       </c>
       <c r="F230" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>198</v>
+      </c>
+      <c r="G230" t="s">
+        <v>469</v>
       </c>
       <c r="K230">
         <v>100</v>
       </c>
       <c r="L230" t="s">
         <v>11</v>
       </c>
       <c r="M230" t="s">
         <v>59</v>
       </c>
       <c r="N230" t="s">
-        <v>174</v>
+        <v>453</v>
+      </c>
+      <c r="O230" t="s">
+        <v>470</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>68</v>
       </c>
       <c r="B231">
         <v>1</v>
       </c>
       <c r="C231">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D231" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E231" t="s">
         <v>99</v>
       </c>
       <c r="F231" t="s">
-        <v>198</v>
+        <v>458</v>
       </c>
       <c r="G231" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="K231">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="L231" t="s">
         <v>11</v>
       </c>
       <c r="M231" t="s">
         <v>59</v>
       </c>
       <c r="N231" t="s">
         <v>453</v>
       </c>
       <c r="O231" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B232">
         <v>1</v>
       </c>
       <c r="C232">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D232" t="s">
         <v>85</v>
       </c>
       <c r="E232" t="s">
-        <v>99</v>
+        <v>207</v>
       </c>
       <c r="F232" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>471</v>
+      </c>
+      <c r="H232" t="s">
+        <v>82</v>
       </c>
       <c r="K232">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="L232" t="s">
         <v>11</v>
       </c>
       <c r="M232" t="s">
         <v>59</v>
       </c>
       <c r="N232" t="s">
-        <v>453</v>
+        <v>207</v>
       </c>
       <c r="O232" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>69</v>
       </c>
       <c r="B233">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C233">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D233" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E233" t="s">
-        <v>207</v>
+        <v>99</v>
       </c>
       <c r="F233" t="s">
-        <v>471</v>
+        <v>473</v>
+      </c>
+      <c r="G233" t="s">
+        <v>474</v>
       </c>
       <c r="H233" t="s">
         <v>82</v>
       </c>
-      <c r="K233">
-[...1 lines deleted...]
-      </c>
       <c r="L233" t="s">
         <v>11</v>
       </c>
       <c r="M233" t="s">
         <v>59</v>
       </c>
       <c r="N233" t="s">
-        <v>207</v>
+        <v>453</v>
       </c>
       <c r="O233" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B234">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C234">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D234" t="s">
-        <v>54</v>
+        <v>257</v>
       </c>
       <c r="E234" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="F234" t="s">
-        <v>473</v>
+        <v>286</v>
       </c>
       <c r="G234" t="s">
-        <v>474</v>
+        <v>287</v>
       </c>
       <c r="H234" t="s">
         <v>82</v>
       </c>
+      <c r="K234">
+        <v>175</v>
+      </c>
       <c r="L234" t="s">
         <v>11</v>
       </c>
       <c r="M234" t="s">
         <v>59</v>
       </c>
       <c r="N234" t="s">
-        <v>453</v>
+        <v>475</v>
       </c>
       <c r="O234" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B235">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C235">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D235" t="s">
-        <v>257</v>
+        <v>85</v>
       </c>
       <c r="E235" t="s">
-        <v>113</v>
+        <v>281</v>
       </c>
       <c r="F235" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>473</v>
       </c>
       <c r="H235" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>58</v>
+      </c>
+      <c r="K235" t="s">
+        <v>477</v>
       </c>
       <c r="L235" t="s">
         <v>11</v>
       </c>
       <c r="M235" t="s">
         <v>59</v>
       </c>
       <c r="N235" t="s">
-        <v>475</v>
+        <v>281</v>
       </c>
       <c r="O235" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B236">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C236">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D236" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="E236" t="s">
-        <v>281</v>
+        <v>99</v>
       </c>
       <c r="F236" t="s">
-        <v>473</v>
+        <v>445</v>
+      </c>
+      <c r="G236" t="s">
+        <v>446</v>
       </c>
       <c r="H236" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>82</v>
       </c>
       <c r="L236" t="s">
         <v>11</v>
       </c>
       <c r="M236" t="s">
         <v>59</v>
       </c>
       <c r="N236" t="s">
-        <v>281</v>
+        <v>453</v>
       </c>
       <c r="O236" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>69</v>
       </c>
       <c r="B237">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C237">
         <v>1</v>
       </c>
       <c r="D237" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E237" t="s">
         <v>99</v>
       </c>
       <c r="F237" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>480</v>
       </c>
       <c r="H237" t="s">
         <v>82</v>
       </c>
+      <c r="K237">
+        <v>510</v>
+      </c>
       <c r="L237" t="s">
         <v>11</v>
       </c>
       <c r="M237" t="s">
         <v>59</v>
       </c>
       <c r="N237" t="s">
         <v>453</v>
       </c>
       <c r="O237" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>69</v>
       </c>
       <c r="B238">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C238">
         <v>1</v>
       </c>
       <c r="D238" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="E238" t="s">
-        <v>99</v>
+        <v>207</v>
       </c>
       <c r="F238" t="s">
-        <v>480</v>
+        <v>254</v>
       </c>
       <c r="H238" t="s">
         <v>82</v>
       </c>
       <c r="K238">
-        <v>510</v>
+        <v>100</v>
       </c>
       <c r="L238" t="s">
         <v>11</v>
       </c>
       <c r="M238" t="s">
         <v>59</v>
       </c>
       <c r="N238" t="s">
-        <v>453</v>
+        <v>207</v>
       </c>
       <c r="O238" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B239">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C239">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D239" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="E239" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="F239" t="s">
-        <v>254</v>
+        <v>473</v>
+      </c>
+      <c r="G239" t="s">
+        <v>474</v>
       </c>
       <c r="H239" t="s">
         <v>82</v>
       </c>
-      <c r="K239">
-[...1 lines deleted...]
-      </c>
       <c r="L239" t="s">
         <v>11</v>
       </c>
       <c r="M239" t="s">
         <v>59</v>
       </c>
       <c r="N239" t="s">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="O239" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B240">
         <v>3</v>
       </c>
       <c r="C240">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D240" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="E240" t="s">
-        <v>184</v>
+        <v>117</v>
       </c>
       <c r="F240" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="G240" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="H240" t="s">
         <v>82</v>
       </c>
       <c r="L240" t="s">
         <v>11</v>
       </c>
       <c r="M240" t="s">
         <v>59</v>
       </c>
       <c r="N240" t="s">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="O240" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B241">
+        <v>1</v>
+      </c>
+      <c r="C241">
         <v>3</v>
       </c>
-      <c r="C241">
-[...1 lines deleted...]
-      </c>
       <c r="D241" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E241" t="s">
-        <v>117</v>
+        <v>184</v>
       </c>
       <c r="F241" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H241" t="s">
         <v>82</v>
       </c>
+      <c r="K241">
+        <v>350</v>
+      </c>
       <c r="L241" t="s">
         <v>11</v>
       </c>
       <c r="M241" t="s">
         <v>59</v>
       </c>
       <c r="N241" t="s">
-        <v>117</v>
+        <v>185</v>
       </c>
       <c r="O241" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>71</v>
       </c>
       <c r="B242">
         <v>1</v>
       </c>
       <c r="C242">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D242" t="s">
         <v>85</v>
       </c>
       <c r="E242" t="s">
         <v>184</v>
       </c>
       <c r="F242" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H242" t="s">
         <v>82</v>
       </c>
       <c r="K242">
-        <v>350</v>
+        <v>270</v>
       </c>
       <c r="L242" t="s">
         <v>11</v>
       </c>
       <c r="M242" t="s">
         <v>59</v>
       </c>
       <c r="N242" t="s">
         <v>185</v>
       </c>
       <c r="O242" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>71</v>
       </c>
       <c r="B243">
         <v>1</v>
       </c>
       <c r="C243">
         <v>2</v>
       </c>
       <c r="D243" t="s">
         <v>85</v>
       </c>
       <c r="E243" t="s">
         <v>184</v>
       </c>
       <c r="F243" t="s">
-        <v>486</v>
+        <v>488</v>
+      </c>
+      <c r="G243" t="s">
+        <v>489</v>
       </c>
       <c r="H243" t="s">
         <v>82</v>
       </c>
       <c r="K243">
-        <v>270</v>
+        <v>300</v>
       </c>
       <c r="L243" t="s">
         <v>11</v>
       </c>
       <c r="M243" t="s">
         <v>59</v>
       </c>
       <c r="N243" t="s">
         <v>185</v>
       </c>
       <c r="O243" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B244">
         <v>1</v>
       </c>
       <c r="C244">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D244" t="s">
         <v>85</v>
       </c>
       <c r="E244" t="s">
-        <v>184</v>
+        <v>117</v>
       </c>
       <c r="F244" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G244" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="H244" t="s">
         <v>82</v>
       </c>
       <c r="K244">
         <v>300</v>
       </c>
       <c r="L244" t="s">
         <v>11</v>
       </c>
       <c r="M244" t="s">
         <v>59</v>
       </c>
       <c r="N244" t="s">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="O244" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>70</v>
       </c>
       <c r="B245">
         <v>1</v>
       </c>
       <c r="C245">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D245" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E245" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="F245" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="G245" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="H245" t="s">
         <v>82</v>
       </c>
       <c r="K245">
-        <v>300</v>
+        <v>175</v>
       </c>
       <c r="L245" t="s">
         <v>11</v>
       </c>
       <c r="M245" t="s">
         <v>59</v>
       </c>
       <c r="N245" t="s">
-        <v>117</v>
+        <v>475</v>
       </c>
       <c r="O245" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>70</v>
       </c>
       <c r="B246">
         <v>1</v>
       </c>
       <c r="C246">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D246" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E246" t="s">
         <v>113</v>
       </c>
       <c r="F246" t="s">
-        <v>494</v>
+        <v>312</v>
       </c>
       <c r="G246" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="H246" t="s">
         <v>82</v>
       </c>
       <c r="K246">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="M246" t="s">
         <v>59</v>
       </c>
       <c r="N246" t="s">
-        <v>475</v>
+        <v>117</v>
       </c>
       <c r="O246" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B247">
         <v>1</v>
       </c>
       <c r="C247">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D247" t="s">
-        <v>102</v>
+        <v>499</v>
       </c>
       <c r="E247" t="s">
-        <v>113</v>
+        <v>184</v>
       </c>
       <c r="F247" t="s">
-        <v>312</v>
+        <v>500</v>
       </c>
       <c r="G247" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H247" t="s">
         <v>82</v>
       </c>
       <c r="K247">
-        <v>100</v>
+        <v>175</v>
+      </c>
+      <c r="L247" t="s">
+        <v>11</v>
       </c>
       <c r="M247" t="s">
         <v>59</v>
       </c>
       <c r="N247" t="s">
-        <v>117</v>
+        <v>184</v>
       </c>
       <c r="O247" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B248">
         <v>1</v>
       </c>
       <c r="C248">
         <v>1</v>
       </c>
       <c r="D248" t="s">
-        <v>499</v>
+        <v>85</v>
       </c>
       <c r="E248" t="s">
-        <v>184</v>
+        <v>117</v>
       </c>
       <c r="F248" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="H248" t="s">
         <v>82</v>
       </c>
       <c r="K248">
-        <v>175</v>
+        <v>100</v>
       </c>
       <c r="L248" t="s">
         <v>11</v>
       </c>
       <c r="M248" t="s">
         <v>59</v>
       </c>
       <c r="N248" t="s">
-        <v>184</v>
+        <v>117</v>
       </c>
       <c r="O248" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>70</v>
       </c>
       <c r="B249">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C249">
         <v>1</v>
       </c>
       <c r="D249" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="E249" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="F249" t="s">
-        <v>503</v>
+        <v>456</v>
       </c>
       <c r="H249" t="s">
         <v>82</v>
       </c>
-      <c r="K249">
-[...1 lines deleted...]
-      </c>
       <c r="L249" t="s">
         <v>11</v>
       </c>
       <c r="M249" t="s">
         <v>59</v>
       </c>
       <c r="N249" t="s">
         <v>117</v>
       </c>
       <c r="O249" t="s">
-        <v>504</v>
+        <v>457</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B250">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C250">
         <v>1</v>
       </c>
       <c r="D250" t="s">
-        <v>102</v>
+        <v>178</v>
       </c>
       <c r="E250" t="s">
-        <v>113</v>
+        <v>55</v>
       </c>
       <c r="F250" t="s">
-        <v>456</v>
+        <v>480</v>
+      </c>
+      <c r="G250" t="s">
+        <v>483</v>
       </c>
       <c r="H250" t="s">
         <v>82</v>
       </c>
       <c r="L250" t="s">
         <v>11</v>
       </c>
       <c r="M250" t="s">
         <v>59</v>
       </c>
       <c r="N250" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="O250" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B251">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C251">
         <v>1</v>
       </c>
       <c r="D251" t="s">
-        <v>178</v>
+        <v>79</v>
       </c>
       <c r="E251" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="F251" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>456</v>
       </c>
       <c r="L251" t="s">
         <v>11</v>
       </c>
       <c r="M251" t="s">
         <v>59</v>
       </c>
       <c r="N251" t="s">
-        <v>55</v>
+        <v>505</v>
       </c>
       <c r="O251" t="s">
-        <v>481</v>
+        <v>457</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B252">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C252">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D252" t="s">
-        <v>79</v>
+        <v>148</v>
       </c>
       <c r="E252" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F252" t="s">
-        <v>456</v>
+        <v>484</v>
+      </c>
+      <c r="G252" t="s">
+        <v>506</v>
+      </c>
+      <c r="H252" t="s">
+        <v>290</v>
+      </c>
+      <c r="K252">
+        <v>300</v>
       </c>
       <c r="L252" t="s">
         <v>11</v>
       </c>
       <c r="M252" t="s">
         <v>59</v>
       </c>
       <c r="N252" t="s">
-        <v>505</v>
+        <v>89</v>
       </c>
       <c r="O252" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>70</v>
       </c>
       <c r="B253">
         <v>1</v>
       </c>
       <c r="C253">
         <v>2</v>
       </c>
       <c r="D253" t="s">
-        <v>148</v>
+        <v>54</v>
       </c>
       <c r="E253" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="F253" t="s">
-        <v>484</v>
+        <v>214</v>
       </c>
       <c r="G253" t="s">
-        <v>506</v>
+        <v>215</v>
       </c>
       <c r="H253" t="s">
         <v>290</v>
       </c>
       <c r="K253">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="L253" t="s">
         <v>11</v>
       </c>
       <c r="M253" t="s">
         <v>59</v>
       </c>
       <c r="N253" t="s">
-        <v>89</v>
+        <v>507</v>
       </c>
       <c r="O253" t="s">
-        <v>485</v>
+        <v>508</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>70</v>
       </c>
       <c r="B254">
         <v>1</v>
       </c>
       <c r="C254">
         <v>2</v>
       </c>
       <c r="D254" t="s">
-        <v>54</v>
+        <v>165</v>
       </c>
       <c r="E254" t="s">
         <v>80</v>
       </c>
       <c r="F254" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>143</v>
       </c>
       <c r="H254" t="s">
         <v>290</v>
       </c>
       <c r="K254">
-        <v>200</v>
+        <v>270</v>
       </c>
       <c r="L254" t="s">
         <v>11</v>
       </c>
       <c r="M254" t="s">
         <v>59</v>
       </c>
       <c r="N254" t="s">
         <v>507</v>
       </c>
       <c r="O254" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B255">
         <v>1</v>
       </c>
       <c r="C255">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D255" t="s">
-        <v>165</v>
+        <v>316</v>
       </c>
       <c r="E255" t="s">
-        <v>80</v>
+        <v>194</v>
       </c>
       <c r="F255" t="s">
-        <v>143</v>
+        <v>159</v>
+      </c>
+      <c r="G255" t="s">
+        <v>317</v>
       </c>
       <c r="H255" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="K255">
-        <v>270</v>
+        <v>150</v>
       </c>
       <c r="L255" t="s">
         <v>11</v>
       </c>
       <c r="M255" t="s">
         <v>59</v>
       </c>
       <c r="N255" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="O255" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>72</v>
       </c>
       <c r="B256">
         <v>1</v>
       </c>
       <c r="C256">
         <v>1</v>
       </c>
       <c r="D256" t="s">
-        <v>316</v>
+        <v>148</v>
       </c>
       <c r="E256" t="s">
         <v>194</v>
       </c>
       <c r="F256" t="s">
-        <v>159</v>
+        <v>198</v>
       </c>
       <c r="G256" t="s">
-        <v>317</v>
+        <v>400</v>
       </c>
       <c r="H256" t="s">
         <v>82</v>
       </c>
       <c r="K256">
         <v>150</v>
       </c>
       <c r="L256" t="s">
         <v>11</v>
       </c>
       <c r="M256" t="s">
         <v>59</v>
       </c>
       <c r="N256" t="s">
         <v>510</v>
       </c>
       <c r="O256" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>72</v>
       </c>
       <c r="B257">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C257">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D257" t="s">
         <v>148</v>
       </c>
       <c r="E257" t="s">
         <v>194</v>
       </c>
       <c r="F257" t="s">
-        <v>198</v>
+        <v>297</v>
       </c>
       <c r="G257" t="s">
-        <v>400</v>
+        <v>298</v>
       </c>
       <c r="H257" t="s">
         <v>82</v>
       </c>
-      <c r="K257">
-[...1 lines deleted...]
-      </c>
       <c r="L257" t="s">
         <v>11</v>
       </c>
       <c r="M257" t="s">
         <v>59</v>
       </c>
       <c r="N257" t="s">
         <v>510</v>
       </c>
       <c r="O257" t="s">
-        <v>512</v>
+        <v>299</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>72</v>
       </c>
       <c r="B258">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C258">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D258" t="s">
-        <v>148</v>
+        <v>85</v>
       </c>
       <c r="E258" t="s">
-        <v>194</v>
+        <v>55</v>
       </c>
       <c r="F258" t="s">
-        <v>297</v>
+        <v>513</v>
       </c>
       <c r="G258" t="s">
-        <v>298</v>
+        <v>514</v>
       </c>
       <c r="H258" t="s">
         <v>82</v>
       </c>
+      <c r="K258">
+        <v>100</v>
+      </c>
       <c r="L258" t="s">
         <v>11</v>
       </c>
       <c r="M258" t="s">
         <v>59</v>
       </c>
       <c r="N258" t="s">
-        <v>510</v>
+        <v>55</v>
       </c>
       <c r="O258" t="s">
-        <v>299</v>
+        <v>515</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>72</v>
       </c>
       <c r="B259">
         <v>1</v>
       </c>
       <c r="C259">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D259" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E259" t="s">
         <v>55</v>
       </c>
       <c r="F259" t="s">
-        <v>513</v>
+        <v>488</v>
       </c>
       <c r="G259" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="H259" t="s">
         <v>82</v>
       </c>
       <c r="K259">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="L259" t="s">
         <v>11</v>
       </c>
       <c r="M259" t="s">
         <v>59</v>
       </c>
       <c r="N259" t="s">
         <v>55</v>
       </c>
       <c r="O259" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B260">
         <v>1</v>
       </c>
       <c r="C260">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D260" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E260" t="s">
-        <v>55</v>
+        <v>194</v>
       </c>
       <c r="F260" t="s">
-        <v>488</v>
+        <v>518</v>
       </c>
       <c r="G260" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>519</v>
       </c>
       <c r="L260" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="M260" t="s">
         <v>59</v>
       </c>
       <c r="N260" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="O260" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B261">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C261">
         <v>1</v>
       </c>
       <c r="D261" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E261" t="s">
-        <v>194</v>
+        <v>55</v>
       </c>
       <c r="F261" t="s">
-        <v>518</v>
+        <v>445</v>
       </c>
       <c r="G261" t="s">
-        <v>519</v>
+        <v>446</v>
+      </c>
+      <c r="H261" t="s">
+        <v>82</v>
+      </c>
+      <c r="K261">
+        <v>190</v>
       </c>
       <c r="L261" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="M261" t="s">
         <v>59</v>
       </c>
       <c r="N261" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="O261" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>72</v>
       </c>
       <c r="B262">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C262">
         <v>1</v>
       </c>
       <c r="D262" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="E262" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="F262" t="s">
-        <v>445</v>
+        <v>522</v>
       </c>
       <c r="G262" t="s">
-        <v>446</v>
+        <v>523</v>
       </c>
       <c r="H262" t="s">
         <v>82</v>
       </c>
       <c r="K262">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>850</v>
       </c>
       <c r="M262" t="s">
         <v>59</v>
       </c>
       <c r="N262" t="s">
-        <v>55</v>
+        <v>505</v>
       </c>
       <c r="O262" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B263">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C263">
         <v>1</v>
       </c>
       <c r="D263" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="E263" t="s">
         <v>92</v>
       </c>
       <c r="F263" t="s">
-        <v>522</v>
+        <v>445</v>
       </c>
       <c r="G263" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>850</v>
+        <v>446</v>
+      </c>
+      <c r="L263" t="s">
+        <v>11</v>
       </c>
       <c r="M263" t="s">
         <v>59</v>
       </c>
       <c r="N263" t="s">
         <v>505</v>
       </c>
       <c r="O263" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>73</v>
       </c>
       <c r="B264">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C264">
         <v>1</v>
       </c>
       <c r="D264" t="s">
-        <v>91</v>
+        <v>309</v>
       </c>
       <c r="E264" t="s">
         <v>92</v>
       </c>
       <c r="F264" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>503</v>
+      </c>
+      <c r="K264">
+        <v>175</v>
       </c>
       <c r="L264" t="s">
         <v>11</v>
       </c>
       <c r="M264" t="s">
         <v>59</v>
       </c>
       <c r="N264" t="s">
         <v>505</v>
       </c>
       <c r="O264" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>73</v>
       </c>
       <c r="B265">
         <v>1</v>
       </c>
       <c r="C265">
         <v>1</v>
       </c>
       <c r="D265" t="s">
-        <v>309</v>
+        <v>91</v>
       </c>
       <c r="E265" t="s">
         <v>92</v>
       </c>
       <c r="F265" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>384</v>
+      </c>
+      <c r="G265" t="s">
+        <v>385</v>
       </c>
       <c r="L265" t="s">
         <v>11</v>
       </c>
       <c r="M265" t="s">
         <v>59</v>
       </c>
       <c r="N265" t="s">
         <v>505</v>
       </c>
       <c r="O265" t="s">
-        <v>504</v>
+        <v>386</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B266">
         <v>1</v>
       </c>
       <c r="C266">
         <v>1</v>
       </c>
       <c r="D266" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E266" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="F266" t="s">
-        <v>384</v>
+        <v>525</v>
       </c>
       <c r="G266" t="s">
-        <v>385</v>
+        <v>526</v>
+      </c>
+      <c r="H266" t="s">
+        <v>82</v>
       </c>
       <c r="L266" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="M266" t="s">
         <v>59</v>
       </c>
       <c r="N266" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>55</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>72</v>
       </c>
       <c r="B267">
         <v>1</v>
       </c>
       <c r="C267">
         <v>1</v>
       </c>
       <c r="D267" t="s">
         <v>85</v>
       </c>
       <c r="E267" t="s">
         <v>55</v>
       </c>
       <c r="F267" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="G267" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="H267" t="s">
         <v>82</v>
       </c>
+      <c r="K267">
+        <v>100</v>
+      </c>
       <c r="L267" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="M267" t="s">
         <v>59</v>
       </c>
       <c r="N267" t="s">
         <v>55</v>
       </c>
+      <c r="O267" t="s">
+        <v>515</v>
+      </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B268">
         <v>1</v>
       </c>
       <c r="C268">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D268" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E268" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="F268" t="s">
-        <v>513</v>
+        <v>491</v>
       </c>
       <c r="G268" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>492</v>
       </c>
       <c r="K268">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="L268" t="s">
         <v>11</v>
       </c>
       <c r="M268" t="s">
         <v>59</v>
       </c>
       <c r="N268" t="s">
-        <v>55</v>
+        <v>505</v>
       </c>
       <c r="O268" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>73</v>
       </c>
       <c r="B269">
         <v>1</v>
       </c>
       <c r="C269">
         <v>2</v>
       </c>
       <c r="D269" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="E269" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="F269" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>81</v>
       </c>
       <c r="K269">
         <v>200</v>
       </c>
       <c r="L269" t="s">
         <v>11</v>
       </c>
       <c r="M269" t="s">
         <v>59</v>
       </c>
       <c r="N269" t="s">
-        <v>505</v>
+        <v>86</v>
       </c>
       <c r="O269" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>73</v>
       </c>
       <c r="B270">
         <v>1</v>
       </c>
       <c r="C270">
         <v>2</v>
       </c>
       <c r="D270" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E270" t="s">
         <v>86</v>
       </c>
       <c r="F270" t="s">
-        <v>81</v>
+        <v>529</v>
+      </c>
+      <c r="G270" t="s">
+        <v>530</v>
       </c>
       <c r="K270">
         <v>200</v>
       </c>
       <c r="L270" t="s">
         <v>11</v>
       </c>
       <c r="M270" t="s">
         <v>59</v>
       </c>
       <c r="N270" t="s">
         <v>86</v>
       </c>
       <c r="O270" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>73</v>
       </c>
       <c r="B271">
         <v>1</v>
       </c>
       <c r="C271">
         <v>2</v>
       </c>
       <c r="D271" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E271" t="s">
         <v>86</v>
       </c>
       <c r="F271" t="s">
-        <v>529</v>
+        <v>143</v>
       </c>
       <c r="G271" t="s">
-        <v>530</v>
+        <v>144</v>
       </c>
       <c r="K271">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="L271" t="s">
         <v>11</v>
       </c>
       <c r="M271" t="s">
         <v>59</v>
       </c>
       <c r="N271" t="s">
         <v>86</v>
       </c>
       <c r="O271" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B272">
         <v>1</v>
       </c>
       <c r="C272">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D272" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="E272" t="s">
-        <v>86</v>
+        <v>194</v>
       </c>
       <c r="F272" t="s">
-        <v>143</v>
+        <v>513</v>
       </c>
       <c r="G272" t="s">
-        <v>144</v>
+        <v>514</v>
       </c>
       <c r="K272">
-        <v>300</v>
+        <v>190</v>
       </c>
       <c r="L272" t="s">
         <v>11</v>
       </c>
       <c r="M272" t="s">
         <v>59</v>
       </c>
       <c r="N272" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="O272" t="s">
-        <v>532</v>
+        <v>515</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B273">
         <v>1</v>
       </c>
       <c r="C273">
         <v>1</v>
       </c>
       <c r="D273" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="E273" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="F273" t="s">
         <v>513</v>
       </c>
       <c r="G273" t="s">
         <v>514</v>
       </c>
-      <c r="K273">
-        <v>190</v>
+      <c r="H273" t="s">
+        <v>82</v>
       </c>
       <c r="L273" t="s">
         <v>11</v>
       </c>
       <c r="M273" t="s">
         <v>59</v>
       </c>
       <c r="N273" t="s">
-        <v>92</v>
+        <v>184</v>
       </c>
       <c r="O273" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B274">
         <v>1</v>
       </c>
       <c r="C274">
         <v>1</v>
       </c>
       <c r="D274" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E274" t="s">
-        <v>184</v>
+        <v>92</v>
       </c>
       <c r="F274" t="s">
-        <v>513</v>
+        <v>210</v>
       </c>
       <c r="G274" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>533</v>
+      </c>
+      <c r="K274">
+        <v>175</v>
       </c>
       <c r="L274" t="s">
         <v>11</v>
       </c>
       <c r="M274" t="s">
         <v>59</v>
       </c>
       <c r="N274" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>505</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>73</v>
       </c>
       <c r="B275">
         <v>1</v>
       </c>
       <c r="C275">
         <v>1</v>
       </c>
       <c r="D275" t="s">
         <v>106</v>
       </c>
       <c r="E275" t="s">
         <v>92</v>
       </c>
       <c r="F275" t="s">
-        <v>210</v>
+        <v>534</v>
       </c>
       <c r="G275" t="s">
-        <v>533</v>
+        <v>535</v>
+      </c>
+      <c r="J275">
+        <v>25</v>
       </c>
       <c r="K275">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="L275" t="s">
         <v>11</v>
       </c>
       <c r="M275" t="s">
         <v>59</v>
       </c>
       <c r="N275" t="s">
-        <v>505</v>
+        <v>92</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>73</v>
       </c>
       <c r="B276">
         <v>1</v>
       </c>
       <c r="C276">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D276" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E276" t="s">
         <v>92</v>
       </c>
       <c r="F276" t="s">
-        <v>534</v>
+        <v>488</v>
       </c>
       <c r="G276" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>516</v>
       </c>
       <c r="K276">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="L276" t="s">
         <v>11</v>
       </c>
       <c r="M276" t="s">
         <v>59</v>
       </c>
       <c r="N276" t="s">
-        <v>92</v>
+        <v>505</v>
+      </c>
+      <c r="O276" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>73</v>
       </c>
       <c r="B277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C277">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D277" t="s">
-        <v>102</v>
+        <v>309</v>
       </c>
       <c r="E277" t="s">
-        <v>92</v>
+        <v>194</v>
       </c>
       <c r="F277" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>537</v>
       </c>
       <c r="K277">
         <v>200</v>
       </c>
       <c r="L277" t="s">
         <v>11</v>
       </c>
       <c r="M277" t="s">
         <v>59</v>
       </c>
       <c r="N277" t="s">
-        <v>505</v>
+        <v>92</v>
       </c>
       <c r="O277" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B278">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C278">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D278" t="s">
-        <v>309</v>
+        <v>54</v>
       </c>
       <c r="E278" t="s">
-        <v>194</v>
+        <v>80</v>
       </c>
       <c r="F278" t="s">
-        <v>537</v>
+        <v>529</v>
+      </c>
+      <c r="G278" t="s">
+        <v>530</v>
       </c>
       <c r="K278">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="L278" t="s">
         <v>11</v>
       </c>
       <c r="M278" t="s">
         <v>59</v>
       </c>
       <c r="N278" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="O278" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>74</v>
       </c>
       <c r="B279">
         <v>1</v>
       </c>
       <c r="C279">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D279" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="E279" t="s">
-        <v>80</v>
+        <v>194</v>
       </c>
       <c r="F279" t="s">
-        <v>529</v>
+        <v>491</v>
       </c>
       <c r="G279" t="s">
-        <v>530</v>
+        <v>492</v>
       </c>
       <c r="K279">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="L279" t="s">
         <v>11</v>
       </c>
       <c r="M279" t="s">
         <v>59</v>
       </c>
       <c r="N279" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="O279" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>74</v>
       </c>
       <c r="B280">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C280">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D280" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="E280" t="s">
-        <v>194</v>
+        <v>80</v>
       </c>
       <c r="F280" t="s">
-        <v>491</v>
+        <v>539</v>
       </c>
       <c r="G280" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>540</v>
       </c>
       <c r="L280" t="s">
         <v>11</v>
       </c>
       <c r="M280" t="s">
         <v>59</v>
       </c>
       <c r="N280" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="O280" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B281">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C281">
         <v>1</v>
       </c>
       <c r="D281" t="s">
-        <v>54</v>
+        <v>542</v>
       </c>
       <c r="E281" t="s">
-        <v>80</v>
+        <v>275</v>
       </c>
       <c r="F281" t="s">
-        <v>539</v>
+        <v>456</v>
       </c>
       <c r="G281" t="s">
-        <v>540</v>
+        <v>543</v>
+      </c>
+      <c r="H281" t="s">
+        <v>58</v>
       </c>
       <c r="L281" t="s">
         <v>11</v>
       </c>
       <c r="M281" t="s">
         <v>59</v>
       </c>
       <c r="N281" t="s">
-        <v>80</v>
+        <v>318</v>
       </c>
       <c r="O281" t="s">
-        <v>541</v>
+        <v>457</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>76</v>
       </c>
       <c r="B282">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C282">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D282" t="s">
-        <v>542</v>
+        <v>85</v>
       </c>
       <c r="E282" t="s">
-        <v>275</v>
+        <v>80</v>
       </c>
       <c r="F282" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>347</v>
       </c>
       <c r="L282" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>163</v>
       </c>
       <c r="N282" t="s">
-        <v>318</v>
+        <v>505</v>
       </c>
       <c r="O282" t="s">
-        <v>457</v>
+        <v>544</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>76</v>
       </c>
       <c r="B283">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C283">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D283" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E283" t="s">
-        <v>80</v>
+        <v>275</v>
       </c>
       <c r="F283" t="s">
-        <v>347</v>
+        <v>518</v>
+      </c>
+      <c r="G283" t="s">
+        <v>545</v>
+      </c>
+      <c r="H283" t="s">
+        <v>58</v>
+      </c>
+      <c r="K283">
+        <v>100</v>
       </c>
       <c r="L283" t="s">
-        <v>163</v>
+        <v>11</v>
+      </c>
+      <c r="M283" t="s">
+        <v>59</v>
       </c>
       <c r="N283" t="s">
-        <v>505</v>
+        <v>318</v>
       </c>
       <c r="O283" t="s">
-        <v>544</v>
+        <v>520</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>76</v>
       </c>
       <c r="B284">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C284">
         <v>1</v>
       </c>
       <c r="D284" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="E284" t="s">
-        <v>275</v>
+        <v>393</v>
       </c>
       <c r="F284" t="s">
-        <v>518</v>
+        <v>539</v>
       </c>
       <c r="G284" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="H284" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>393</v>
       </c>
       <c r="L284" t="s">
         <v>11</v>
       </c>
       <c r="M284" t="s">
         <v>59</v>
       </c>
-      <c r="N284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O284" t="s">
-        <v>520</v>
+        <v>541</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>76</v>
       </c>
       <c r="B285">
+        <v>1</v>
+      </c>
+      <c r="C285">
         <v>4</v>
       </c>
-      <c r="C285">
-[...1 lines deleted...]
-      </c>
       <c r="D285" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="E285" t="s">
-        <v>393</v>
+        <v>275</v>
       </c>
       <c r="F285" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="G285" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="H285" t="s">
-        <v>393</v>
+        <v>58</v>
+      </c>
+      <c r="K285">
+        <v>400</v>
       </c>
       <c r="L285" t="s">
         <v>11</v>
       </c>
       <c r="M285" t="s">
         <v>59</v>
       </c>
+      <c r="N285" t="s">
+        <v>318</v>
+      </c>
       <c r="O285" t="s">
-        <v>541</v>
+        <v>520</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B286">
         <v>1</v>
       </c>
       <c r="C286">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D286" t="s">
         <v>85</v>
       </c>
       <c r="E286" t="s">
-        <v>275</v>
+        <v>184</v>
       </c>
       <c r="F286" t="s">
-        <v>546</v>
+        <v>103</v>
       </c>
       <c r="G286" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H286" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="K286">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="L286" t="s">
         <v>11</v>
       </c>
       <c r="M286" t="s">
         <v>59</v>
       </c>
       <c r="N286" t="s">
         <v>318</v>
       </c>
-      <c r="O286" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B287">
         <v>1</v>
       </c>
       <c r="C287">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D287" t="s">
-        <v>85</v>
+        <v>158</v>
       </c>
       <c r="E287" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="F287" t="s">
-        <v>103</v>
+        <v>232</v>
       </c>
       <c r="G287" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="H287" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K287">
-        <v>100</v>
+        <v>300</v>
       </c>
       <c r="L287" t="s">
         <v>11</v>
       </c>
       <c r="M287" t="s">
         <v>59</v>
       </c>
       <c r="N287" t="s">
-        <v>318</v>
+        <v>207</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B288">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C288">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D288" t="s">
-        <v>158</v>
+        <v>309</v>
       </c>
       <c r="E288" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="F288" t="s">
-        <v>232</v>
+        <v>341</v>
       </c>
       <c r="G288" t="s">
-        <v>549</v>
+        <v>342</v>
       </c>
       <c r="H288" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>82</v>
       </c>
       <c r="L288" t="s">
         <v>11</v>
       </c>
       <c r="M288" t="s">
         <v>59</v>
       </c>
       <c r="N288" t="s">
-        <v>207</v>
+        <v>184</v>
+      </c>
+      <c r="O288" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>77</v>
       </c>
       <c r="B289">
+        <v>1</v>
+      </c>
+      <c r="C289">
         <v>4</v>
       </c>
-      <c r="C289">
-[...1 lines deleted...]
-      </c>
       <c r="D289" t="s">
-        <v>309</v>
+        <v>102</v>
       </c>
       <c r="E289" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="F289" t="s">
-        <v>341</v>
+        <v>491</v>
       </c>
       <c r="G289" t="s">
-        <v>342</v>
+        <v>492</v>
       </c>
       <c r="H289" t="s">
         <v>82</v>
       </c>
+      <c r="K289">
+        <v>400</v>
+      </c>
       <c r="L289" t="s">
         <v>11</v>
       </c>
       <c r="M289" t="s">
         <v>59</v>
       </c>
       <c r="N289" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="O289" t="s">
-        <v>343</v>
+        <v>550</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>77</v>
       </c>
       <c r="B290">
         <v>1</v>
       </c>
       <c r="C290">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D290" t="s">
-        <v>102</v>
+        <v>178</v>
       </c>
       <c r="E290" t="s">
         <v>223</v>
       </c>
       <c r="F290" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="G290" t="s">
-        <v>492</v>
+        <v>506</v>
       </c>
       <c r="H290" t="s">
         <v>82</v>
       </c>
       <c r="K290">
-        <v>400</v>
+        <v>175</v>
       </c>
       <c r="L290" t="s">
         <v>11</v>
       </c>
       <c r="M290" t="s">
         <v>59</v>
       </c>
       <c r="N290" t="s">
-        <v>223</v>
+        <v>310</v>
       </c>
       <c r="O290" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>77</v>
       </c>
       <c r="B291">
         <v>1</v>
       </c>
       <c r="C291">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D291" t="s">
-        <v>178</v>
+        <v>85</v>
       </c>
       <c r="E291" t="s">
-        <v>223</v>
+        <v>184</v>
       </c>
       <c r="F291" t="s">
-        <v>484</v>
+        <v>347</v>
       </c>
       <c r="G291" t="s">
-        <v>506</v>
+        <v>348</v>
       </c>
       <c r="H291" t="s">
         <v>82</v>
       </c>
-      <c r="K291">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="K291" t="s">
+        <v>552</v>
       </c>
       <c r="M291" t="s">
         <v>59</v>
       </c>
       <c r="N291" t="s">
-        <v>310</v>
+        <v>184</v>
       </c>
       <c r="O291" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>77</v>
       </c>
       <c r="B292">
         <v>1</v>
       </c>
       <c r="C292">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D292" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="E292" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="F292" t="s">
-        <v>347</v>
+        <v>214</v>
       </c>
       <c r="G292" t="s">
-        <v>348</v>
+        <v>215</v>
       </c>
       <c r="H292" t="s">
         <v>82</v>
       </c>
-      <c r="K292" t="s">
-        <v>552</v>
+      <c r="K292">
+        <v>100</v>
+      </c>
+      <c r="L292" t="s">
+        <v>11</v>
       </c>
       <c r="M292" t="s">
         <v>59</v>
       </c>
       <c r="N292" t="s">
-        <v>184</v>
+        <v>281</v>
       </c>
       <c r="O292" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>77</v>
       </c>
       <c r="B293">
         <v>1</v>
       </c>
       <c r="C293">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D293" t="s">
-        <v>102</v>
+        <v>178</v>
       </c>
       <c r="E293" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="F293" t="s">
-        <v>214</v>
+        <v>368</v>
       </c>
       <c r="G293" t="s">
-        <v>215</v>
+        <v>369</v>
       </c>
       <c r="H293" t="s">
         <v>82</v>
       </c>
       <c r="K293">
         <v>100</v>
       </c>
       <c r="L293" t="s">
         <v>11</v>
       </c>
       <c r="M293" t="s">
         <v>59</v>
       </c>
       <c r="N293" t="s">
-        <v>281</v>
+        <v>310</v>
       </c>
       <c r="O293" t="s">
-        <v>554</v>
+        <v>417</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>77</v>
       </c>
       <c r="B294">
         <v>1</v>
       </c>
       <c r="C294">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D294" t="s">
-        <v>178</v>
+        <v>85</v>
       </c>
       <c r="E294" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="F294" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>555</v>
       </c>
       <c r="H294" t="s">
         <v>82</v>
       </c>
       <c r="K294">
         <v>100</v>
       </c>
       <c r="L294" t="s">
         <v>11</v>
       </c>
       <c r="M294" t="s">
         <v>59</v>
       </c>
       <c r="N294" t="s">
-        <v>310</v>
+        <v>281</v>
       </c>
       <c r="O294" t="s">
-        <v>417</v>
-[...36 lines deleted...]
-      <c r="O295" t="s">
         <v>556</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>